--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Berthier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Etienne Berthier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More at : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://etienne.berthier.free.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sikkim flood of October 2023: Drivers, causes and impacts of a multihazard cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashim Sattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashi Kant Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6740), pp.eads2659. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ads2659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record grounded glacier retreat caused by an ice plain calving process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Ochwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paul Winberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Luckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1117-1124. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01802-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five decades of Abramov glacier dynamics reconstructed with multi-sensor optical remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mattea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanu Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.219-247. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-219-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for integrated and cooperative global sharing of China’s Earth observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Mcvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Sheffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1071-1073. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01833-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community estimate of global glacier mass changes from 2000 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nussbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8054), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08545-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janali Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable space research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.472-473. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02506-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual mass change of the world's glaciers from 1976 to 2024 by temporal downscaling of satellite data with in situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1977-2006. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1977-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring recent (2018–2023) glacier and rock glacier changes in Central Patagonia using high-resolution Pléiades and ALOS PRISM satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Falaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blöthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Tadono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1601249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation bias due to penetration of spaceborne radar signal on Grosser Aletschgletscher, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Piermattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Floricioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-surface monitoring is at risk — more imaging tools are urgently needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Raup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 630 (8017), pp.563-563. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-024-02052-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Glacier Elevation Changes From Spaceborne Optical And Radar Sensors - An Inter-Comparison Experiment Using Aster And Tandem-X Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Piermattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias H. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.3195-3230. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-3195-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of the longest mass balance series in Himalaya using a nonlinear model: Chhota Shigri Glacier (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Farooq Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smriti Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.5653-5672. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5653-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pléiades Glacier Observatory: high-resolution digital elevation models and ortho-imagery to monitor glacier change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fontannaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hosford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Muñoz-Cobo Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.5551-5571. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5551-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic mass balance of Mýrdalsjökull ice cap, 1999--2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tómas Jóhannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jökull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33799/jokull2023.73.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional thinning through the entire altitudinal range of Mont-Blanc glaciers during the 2021/22 mass balance year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everest South Col Glacier did not thin during the period 1984–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Planchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (8), pp.3251-3268. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3251-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring glacier mass changes from space - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Floriciou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86 (3), pp.036801. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6633/acaf8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global glacier change in the 21st century: Every increase in temperature matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rounce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Hock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kochtitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6627), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abo1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to estimate surface mass-balance in glacier accumulation areas based on digital elevation models and submergence velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid fluvial remobilization of sediments deposited by the 2021 Chamoli disaster, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Westoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Dunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coulthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalachand Sain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (10), pp.924-928. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G51225.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting high-slip flow regimes to improve inference of glacier bed topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Flowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Brinkerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (275), pp.658-664. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atlas mondial pour caractériser la réponse des glaciers au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.037. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased mass loss of glaciers in Volcán Domuyo (Argentinian Andes) between 1962 and 2020, revealed by aerial photos and satellite stereo imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Falaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (273), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-collapse motion of the February 2021 Chamoli rock-ice avalanche, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximillian van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashank Bhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.3309-3327. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-3309-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Landslide Destabilization Induced by Glacier-Retreat on Tungnakvíslarjökull Area, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin M. C. Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristín. Jónsdóttir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL098302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03861045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES-ESA satellite contribution to the operational monitoring of volcanic activity: The 2021 Icelandic eruption of Mt. Fagradalsfjall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Proy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-022-00120-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent mass-balance changes of Agua Negra glacier (30°S) in the Desert Andes of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Gargantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of digital elevation models by spatial inference from stable terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schytt Mannerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.6456-6472. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3188922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume, effusion rate, and lava transport during the 2021 Fagradalsfjall eruption: Results from near real‐time photogrammetric monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgir Vilhelm Óskarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnús Tumi Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL097125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spatial Distribution of Snow Cover Simulations by Assimilation of Satellite Stereoscopic Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021WR030271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of downstream lakes to Aru glacier collapses on the western Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lide Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwei Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjuan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.199-214. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massive rock and ice avalanche caused the 2021 disaster at Chamoli, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H Shugar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6552), pp.300-306. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abh4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Ice‐Free Mountain Range: Demise of Pyrenean Glaciers During 2011–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Izagirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rojas‐heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (18), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated global glacier mass loss in the early twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcnabb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 592 (7856), pp.726-731. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03436-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03214987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holistic view of Shisper Glacier surge and outburst floods: from physical processes to downstream impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sher Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.2755-2775. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2021.1975833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot spots of glacier mass balance variability in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcnabb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (11), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL092084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic mass balance of Abramov Glacier from 1975 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Denzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Machguth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (262), pp.331-342. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imbalancing act: the delayed dynamic response of the Kaskawulsh Glacier to sustained mass loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn E Flowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Latto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (262), pp.313-330. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent Causes of Terrestrial Water Storage Decline Between Drylands and Humid Regions Globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linli An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jida Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadu Pokhrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Cook Ice Cap (Kerguelen Islands) between the last centuries and 2100 ce based on cosmogenic dating and glacio-climatic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Stroebele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antarctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.301-317. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954102021000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden large-volume detachments of low-angle mountain glaciers – more frequent than thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.1751-1785. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1751-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow depth mapping from stereo satellite imagery in mountainous terrain: evaluation using airborne laser-scanning data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Deems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.2925-2940. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-2925-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Current State and Recent Changes of the Andean Cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Two decades of glacier mass loss along the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.711-711. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0639-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives large-scale glacier detachments? Insights from Flat Creek glacier, St. Elias Mountains, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Loso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Welty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (7), pp.703-707. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G47211.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier Changes in Iceland From ∼1890 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðfinna Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsteinn Thorsteinsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.523646. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.523646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glaciers noirs à l'épreuve du climat (Prix Prud'homme 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.016. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2020-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage accelerates ice shelf instability and mass loss in Amundsen Sea Embayment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Shuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (40), pp.24735-24741. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912890117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Mass Loss in the Central Andes of Argentina Between 2000 and 2018 Derived From a New Glacier Inventory and Satellite Stereo-Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zalazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano H Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.530997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysing the 2007–19 glaciological mass-balance series of Mera Glacier, Nepal, Central Himalaya, using geodetic mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbindra Khadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibas Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (261), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Balance of 14 Icelandic Glaciers, 1945-2017: Spatial Variations and Links With Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágúst Þ. Gunnlaugsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of glacier mass loss along the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (10), pp.802-808. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0432-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre en 4D : apport des séries temporelles de modèles numériques d'élévation par photogrammétrie spatiale pour l'étude de la surface terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Polidori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2019.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving High Spatial-Resolution Coastal Topography From Sub-meter Satellite Stereo Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.590. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment and Glaciological Applications of Digital Elevation Models Derived from Space-Borne and Aerial Images over Two Tidewater Glaciers of Southern Spitsbergen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Błaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Ignatiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Grabiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kolondra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Laska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1121. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the mass budget of a tidewater glacier: the example of Kronebreen, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward van Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (249), pp.136-148. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karakoram geodetic glacier mass balances between 2008 and 2016: persistence of the anomaly and influence of a large rock avalanche on Siachen Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (251), pp.494-507. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2019.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice shelf basal melt rates from a high-resolution digital elevation model (DEM) record for Pine Island Glacier, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Joughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.2633-2656. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2633-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Influence of Glacier Morphology on the Mass Balance Variability in High Mountain Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maharjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (6), pp.1331-1345. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JF004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-first century glacier slowdown driven by mass loss in High Mountain Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0271-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Changes in Western North American Glaciers Linked to Decadal Variability in Zonal Wind Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Howat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.200-209. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL080942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geodetic mass balance of Eyjafjallajökull ice cap for 1945–2014: processing guidelines and relation to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjolfur Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðfinna Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (251), pp.395-409. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2019.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: A spatially resolved estimate of High Mountain Asia glacier mass balances from 2000 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Treichler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.543-543. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0171-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sea-level budget 1993–present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.1551-1590. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive collapse of two glaciers in western Tibet in 2016 after surge-like instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-017-0039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Unabated wastage of the Juneau and Stikine icefields (southeast Alaska) in the early 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Durkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Pritchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1523-1530. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1523-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal mass balance series of three Kyrgyz glaciers inferred from modelling constrained with repeated snow line observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryskul Usubaliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlan Azisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1899-1919. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1899-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice cliff contribution to the tongue-wide ablation of Changri Nup Glacier, Nepal, central Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W Immerzeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (11), pp.3439-3457. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-3439-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the status and mass changes of Himalayan-Karakoram glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Farooq Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (243), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2017.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Collao-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic Mass Balance of the Northern Patagonian Icefield from 2000 to 2012 using two independent methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03706511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial and geomorphic effects of a supraglacial lake drainage and outburst event, Everest region, Nepal Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scott Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (12), pp.3891-3905. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-3891-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms leading to the 2016 giant twin glacier collapses, Aru Range, Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (9), pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2883-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the uncertainty in GRACE estimates of the mass redistributions at the Earth surface: implications for the global water and sea level budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Blazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (1), pp.415-430. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Statistical Model for Extracting a Climatic Signal From Glacier Mass Balance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soruco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Basantes-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (9), pp.2228 - 2242. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018jf004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual and Seasonal Glacier-Wide Surface Mass Balance Quantified from Changes in Glacier Surface State: A Review on Existing Methods Using Optical Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa V. Drolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection satellitaire des surfaces enneigées et englacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Observation satellitaire, 97, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent geodetic mass balance of Monte Tronador glaciers, northern Patagonian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano H. Masiokas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.619-634. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-619-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MODIS albedo product over ice caps in Iceland and impact of volcanic eruptions on their albedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially resolved estimate of High Mountain Asia glacier mass balances from 2000 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Treichler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.668-673. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter mass balance of Drangajökull ice cap (NW Iceland) derived from satellite sub-meter stereo images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M. C. Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.1501-1517. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-1501-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping snow depth in open alpine terrain from stereo satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1361-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced melt on debris-covered glaciers: investigations from Changri Nup Glacier, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick W Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W Immerzeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kraaijenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1845 - 1858. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1845-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01389475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric drying as the main driver of dramatic glacier wastage in the southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ménégoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (32396), </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep32396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01389407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation changes inferred from TanDEM-X data over the Mont-Blanc area: Impact of the X-band interferometric bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2581482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermal change in cold avalanching glaciers in relation to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (15), pp.6382-6390. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL064838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01217845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de la mer : variations passées, présentes et futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonéri Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (88), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rate of sea-level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B. Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schuckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.358-361. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future fluctuations of Mer de Glace, French Alps, assessed using a parameterized model calibrated with past thickness changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (66), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014AoG66A050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid bedrock uplift in the Antarctic Peninsula explained by viscoelastic response to recent ice unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Nield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Barletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 397, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading water underneath Wilkes Land, East Antarctic ice sheet, observed using altimetry and digital elevation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-673-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two independent methods for mapping the grounding line of an outlet glacier - an example from the Astrolabe Glacier, Terre Adélie, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sacchettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1331-1346. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1331-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st-century increase in glacier mass loss in the Wrangell Mountains, Alaska, USA, from airborne laser altimetry and satellite stereo-imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Lingle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (220), pp.283-293. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014JoG13J119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accuracy of glacier outlines derived from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrand N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& 14 Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (63), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2013AoG63A296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Icelandic ice caps to sea level rise: trends and variability since the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sv. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adalgeirsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and annual mass balances of Mera and Pokalde glaciers (Nepal Himalaya) since 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.1769-1786. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1769-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced conditions or slight mass gain of glaciers in the Lahaul and Spiti region (northern India, Himalaya) during the nineties preceded recent mass loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Dobhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Linda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.569-582. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-569-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconciled Estimate of Glacier Contributions to Sea Level Rise: 2003 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Cogley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Arendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 340 (6134), pp.852-857. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1234532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice volume and subglacial topography for western Canadian glaciers from mass balance fields, thinning rates, and a bed stress model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jarosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (12), pp.4282-4303. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI-D-12-00513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised method of landslide inventory using panchromatic SPOT5 images and application to the earthquake-triggered landslides of Pisco (Peru, 2007, Mw8.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilberto Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.2590-2616. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs5062590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-wide glacier mass balances over the Pamir-Karakoram-Himalaya during 1999-2011 (vol 7, pg 1263, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.1885-1886. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1885-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-wide glacier mass balances over the Pamir - Karakoram - Himalaya during 1999-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1263-1286. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1263-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-volume changes, bias-estimation of mass-balance measurements and changes in subglacial lakes derived by LiDAR-mapping of the surface of Icelandic glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjolfur Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverrir Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (63), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2013AoG63A422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of surface mass balance and ice flux changes to the accelerated thinning of the Mer de Glace (Alps) over 1979-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (209), pp.501-512. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2012JoG11J083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of early 21st century glacier mass change in the Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7412), pp.495-498. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight mass gain of Karakorum glaciers in the early 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.322-325. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass loss of Larsen B tributary glaciers (Antarctic Peninsula) unabated since 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted A. Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Shuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.L13501. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From balance to imbalance: a shift in the dynamic behaviour of Chhota Shigri glacier, western Himalaya, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmanand Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (208), pp.315-324. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2012JoG11J123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resolution and radar penetration on glacier elevation changes computed from DEM differencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (208), pp.419-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and volume changes of Langjökull ice cap, Iceland, ~1890 to 2009, deduced from old maps, satellite images and in situ mass balance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sv. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jökull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Eyjafjallajökull, Torfajökull and Tindfjallajökull ice caps in Iceland to regional warming, deduced by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.7282. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/polar.v30i0.7282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted evolution of glacial lakes along the Hindu Kush Himalaya mountain range between 1990 and 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1-2), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triggering of sub-glacial lake drainage during the rapid glacier drawdown: Crane Glacier, Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Shuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (59), pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001-2009 elevation and mass losses in the Larsen A and B embayments, Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Shuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Scambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (204), pp.737-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the 20th and 21st century evolution of Hoffellsjökull glacier, SE-Vatnajökull, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guðmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-961-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM Generation over Ice Fields in Nunavut with Along-track SPOT5 HRS Stereo Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m11-052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Alaskan glaciers to sea level rise derived from satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.92-95. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume loss from Bering Glacier (Alaska), 1972 - 2003: comment on Muskett and others (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (197), pp.555-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation and gravity variations modelled from present-day ice thinning in the vicinity of glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Memin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rogister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hinderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (3-5), pp.195. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks applied to estimating subglacial topography and glacier volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Schoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Jarosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (9), pp.2146-2160. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008JCLI2572.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea level budget over 2003-2008: A reevaluation from GRACE space gravimetry, satellite altimetry and Argo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dominh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinehut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Llovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (1-2), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Al Hoceima (Morocco) earthquake of 24 February 2004, analysis and interpretation of data from ENVISAT ASAR and SPOT5 validated by ground-based observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reilinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (2), pp.306-316. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice wastage on the Kerguelen Islands (49°S, 69°E) between 1963 and 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mabileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.F03005. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JF001192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRIT. SPOT 5 stereoscopic survey of Polar Ice: Reference Images and Topographies during the fourth International Polar Year (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Korona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recul des glaciers de montagne : que nous apprennent les satellites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Earth Surface Dynamics With Optical Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008EO010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT5-HRS digital elevation models and the monitoring of glacier elevation changes in North-West Canada and South-East Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112(5), pp.2443-2454. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four years of mass balance on Chhota Shigri Glacier, Himachal Pradesh, India, a new benchmark glacier in the western Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Linda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmanand Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (183), pp.603 à 611. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/002214307784409306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing techniques for landslides surface displacement analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Raucoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 2, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing techniques for analysing landslide kinematics : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (2), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.2.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00194537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan de masse des glaciers de montagne (Alpes, Islande, Himalaya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.02. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing estimates of glacier mass balances in the Himachal Pradesh (Western Himalaya, India).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarfaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108 (3), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2006.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of the Grimsvotn subglacial lake, Vatnajokull, Iceland, monitored with SPOT5 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243, pp.293-302. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases of SRTM in high-mountain areas: Implications for the monitoring of glacier volume changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (L08502), 1 à 5 p. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL025862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface motion of mountain glaciers derived from satellite optical imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (1), pp.14 à 28. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2004.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00373763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent rapid thinning of the &amp;quot;Mer de Glace'' glacier derived from satellite optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (17), pp.L17401. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New velocity map and mass-balance estimate of Mertz Glacier, East Antarctica, derived from Landsat sequential imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Scambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (167), pp.503-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintertime high-altitude surface energy balance of a Bolivian glacier, Illimani, 6340 m above sea level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Chazarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D6), pp.ISI:000182222600002. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid precipitation on a tropical glacier in Bolivia measured with an ultrasonic depth gauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Chazarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (10), pp.ISI:000180521100007. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002WR001402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En direct avec les scientifiques: 150 questions sur l'océan et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE POMMIER, pp.224, 2012, 978-2746506435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and Change of the Cryosphere in the Extended Hindu Kush Himalaya Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq M. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hindu Kush Himalaya Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92288-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment coule ce fleuve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nussbaumer Samuel, Deline Philippe, Vincent Christian &amp; Zumbühl Hein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer de glace - Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED. Charlie Buffet, p. 46-59, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinning of Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Singh Vijay P., Singh Pratap &amp; Haritashya Umesh K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Snow, Ice and Glaciers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 1169-1171, 2011, 978-90-481-2641-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de masse des glaciers et des calottes polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeandel Catherine &amp; Mosseri Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp. 56-59, 2011, 978-2-271-07198-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionne un glacier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Marie-Françoise, Etienne Jean-Louis, Lemarchand Fabienne &amp; Rémy Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap sur les Pôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Omnisciences, p. 106-108, 2011, 978-2-916097-25-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre se réchauffe et la mer monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan, le climat et nous: un équilibre fragil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED; Le Pommier, pp. 76-101, 2011, 978-2-7465-0531-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan de masse des glaciers de montagne (Alpes, Islande, Himalaya) : contribution de l'imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId689"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Berthier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Etienne Berthier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More at : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://etienne.berthier.free.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des satellites Pléiades Neo pour restituer la topographie fine des glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 227 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2025.731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community estimate of global glacier mass changes from 2000 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nussbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8054), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08545-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sikkim flood of October 2023: Drivers, causes and impacts of a multihazard cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashim Sattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashi Kant Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6740), pp.eads2659. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ads2659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record grounded glacier retreat caused by an ice plain calving process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Ochwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paul Winberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Luckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1117-1124. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01802-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five decades of Abramov glacier dynamics reconstructed with multi-sensor optical remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mattea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanu Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.219-247. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-219-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for integrated and cooperative global sharing of China’s Earth observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Mcvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Sheffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1071-1073. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01833-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual mass change of the world's glaciers from 1976 to 2024 by temporal downscaling of satellite data with in situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1977-2006. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1977-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janali Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable space research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.472-473. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02506-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring recent (2018–2023) glacier and rock glacier changes in Central Patagonia using high-resolution Pléiades and ALOS PRISM satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Falaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blöthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Tadono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1601249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-surface monitoring is at risk — more imaging tools are urgently needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Raup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 630 (8017), pp.563-563. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-024-02052-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Glacier Elevation Changes From Spaceborne Optical And Radar Sensors - An Inter-Comparison Experiment Using Aster And Tandem-X Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Piermattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias H. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.3195-3230. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-3195-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation bias due to penetration of spaceborne radar signal on Grosser Aletschgletscher, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Piermattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Floricioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of the longest mass balance series in Himalaya using a nonlinear model: Chhota Shigri Glacier (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Farooq Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smriti Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.5653-5672. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5653-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pléiades Glacier Observatory: high-resolution digital elevation models and ortho-imagery to monitor glacier change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fontannaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hosford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Muñoz-Cobo Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.5551-5571. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5551-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everest South Col Glacier did not thin during the period 1984–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Planchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (8), pp.3251-3268. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3251-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic mass balance of Mýrdalsjökull ice cap, 1999--2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tómas Jóhannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jökull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33799/jokull2023.73.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional thinning through the entire altitudinal range of Mont-Blanc glaciers during the 2021/22 mass balance year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring glacier mass changes from space - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Floriciou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86 (3), pp.036801. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6633/acaf8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global glacier change in the 21st century: Every increase in temperature matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rounce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Hock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kochtitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6627), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abo1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to estimate surface mass-balance in glacier accumulation areas based on digital elevation models and submergence velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid fluvial remobilization of sediments deposited by the 2021 Chamoli disaster, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Westoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Dunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coulthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalachand Sain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (10), pp.924-928. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G51225.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atlas mondial pour caractériser la réponse des glaciers au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.037. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting high-slip flow regimes to improve inference of glacier bed topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Flowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Brinkerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (275), pp.658-664. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased mass loss of glaciers in Volcán Domuyo (Argentinian Andes) between 1962 and 2020, revealed by aerial photos and satellite stereo imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Falaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (273), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES-ESA satellite contribution to the operational monitoring of volcanic activity: The 2021 Icelandic eruption of Mt. Fagradalsfjall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Proy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-022-00120-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-collapse motion of the February 2021 Chamoli rock-ice avalanche, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximillian van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashank Bhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.3309-3327. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-3309-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Landslide Destabilization Induced by Glacier-Retreat on Tungnakvíslarjökull Area, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin M. C. Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristín. Jónsdóttir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL098302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03861045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent mass-balance changes of Agua Negra glacier (30°S) in the Desert Andes of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Gargantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of digital elevation models by spatial inference from stable terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schytt Mannerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.6456-6472. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3188922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume, effusion rate, and lava transport during the 2021 Fagradalsfjall eruption: Results from near real‐time photogrammetric monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgir Vilhelm Óskarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnús Tumi Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL097125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spatial Distribution of Snow Cover Simulations by Assimilation of Satellite Stereoscopic Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021WR030271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of downstream lakes to Aru glacier collapses on the western Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lide Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwei Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjuan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.199-214. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massive rock and ice avalanche caused the 2021 disaster at Chamoli, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H Shugar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6552), pp.300-306. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abh4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Ice‐Free Mountain Range: Demise of Pyrenean Glaciers During 2011–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Izagirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rojas‐heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (18), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated global glacier mass loss in the early twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcnabb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 592 (7856), pp.726-731. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03436-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03214987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holistic view of Shisper Glacier surge and outburst floods: from physical processes to downstream impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sher Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.2755-2775. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2021.1975833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic mass balance of Abramov Glacier from 1975 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Denzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Machguth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (262), pp.331-342. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot spots of glacier mass balance variability in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcnabb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (11), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL092084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent Causes of Terrestrial Water Storage Decline Between Drylands and Humid Regions Globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linli An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jida Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadu Pokhrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imbalancing act: the delayed dynamic response of the Kaskawulsh Glacier to sustained mass loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn E Flowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Latto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (262), pp.313-330. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Cook Ice Cap (Kerguelen Islands) between the last centuries and 2100 ce based on cosmogenic dating and glacio-climatic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Stroebele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antarctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.301-317. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954102021000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden large-volume detachments of low-angle mountain glaciers – more frequent than thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.1751-1785. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1751-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Two decades of glacier mass loss along the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.711-711. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0639-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives large-scale glacier detachments? Insights from Flat Creek glacier, St. Elias Mountains, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Loso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Welty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (7), pp.703-707. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G47211.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier Changes in Iceland From ∼1890 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðfinna Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsteinn Thorsteinsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.523646. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.523646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow depth mapping from stereo satellite imagery in mountainous terrain: evaluation using airborne laser-scanning data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Deems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.2925-2940. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-2925-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Current State and Recent Changes of the Andean Cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glaciers noirs à l'épreuve du climat (Prix Prud'homme 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2020-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysing the 2007–19 glaciological mass-balance series of Mera Glacier, Nepal, Central Himalaya, using geodetic mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbindra Khadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibas Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (261), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Mass Loss in the Central Andes of Argentina Between 2000 and 2018 Derived From a New Glacier Inventory and Satellite Stereo-Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zalazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano H Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.530997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage accelerates ice shelf instability and mass loss in Amundsen Sea Embayment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Shuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (40), pp.24735-24741. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912890117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Balance of 14 Icelandic Glaciers, 1945-2017: Spatial Variations and Links With Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágúst Þ. Gunnlaugsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of glacier mass loss along the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (10), pp.802-808. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0432-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre en 4D : apport des séries temporelles de modèles numériques d'élévation par photogrammétrie spatiale pour l'étude de la surface terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Polidori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2019.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment and Glaciological Applications of Digital Elevation Models Derived from Space-Borne and Aerial Images over Two Tidewater Glaciers of Southern Spitsbergen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Błaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Ignatiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Grabiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kolondra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Laska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1121. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving High Spatial-Resolution Coastal Topography From Sub-meter Satellite Stereo Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.590. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the mass budget of a tidewater glacier: the example of Kronebreen, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward van Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (249), pp.136-148. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karakoram geodetic glacier mass balances between 2008 and 2016: persistence of the anomaly and influence of a large rock avalanche on Siachen Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (251), pp.494-507. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2019.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-first century glacier slowdown driven by mass loss in High Mountain Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0271-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Changes in Western North American Glaciers Linked to Decadal Variability in Zonal Wind Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Howat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.200-209. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL080942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geodetic mass balance of Eyjafjallajökull ice cap for 1945–2014: processing guidelines and relation to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjolfur Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðfinna Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (251), pp.395-409. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2019.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice shelf basal melt rates from a high-resolution digital elevation model (DEM) record for Pine Island Glacier, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Joughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.2633-2656. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2633-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Influence of Glacier Morphology on the Mass Balance Variability in High Mountain Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maharjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (6), pp.1331-1345. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JF004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice cliff contribution to the tongue-wide ablation of Changri Nup Glacier, Nepal, central Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W Immerzeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (11), pp.3439-3457. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-3439-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal mass balance series of three Kyrgyz glaciers inferred from modelling constrained with repeated snow line observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryskul Usubaliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlan Azisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1899-1919. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1899-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the status and mass changes of Himalayan-Karakoram glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Farooq Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (243), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2017.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: A spatially resolved estimate of High Mountain Asia glacier mass balances from 2000 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Treichler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.543-543. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0171-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive collapse of two glaciers in western Tibet in 2016 after surge-like instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-017-0039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sea-level budget 1993–present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.1551-1590. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Unabated wastage of the Juneau and Stikine icefields (southeast Alaska) in the early 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Durkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Pritchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1523-1530. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1523-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Collao-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial and geomorphic effects of a supraglacial lake drainage and outburst event, Everest region, Nepal Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scott Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (12), pp.3891-3905. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-3891-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic Mass Balance of the Northern Patagonian Icefield from 2000 to 2012 using two independent methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03706511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the uncertainty in GRACE estimates of the mass redistributions at the Earth surface: implications for the global water and sea level budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Blazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (1), pp.415-430. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms leading to the 2016 giant twin glacier collapses, Aru Range, Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (9), pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2883-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Statistical Model for Extracting a Climatic Signal From Glacier Mass Balance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soruco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Basantes-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (9), pp.2228 - 2242. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018jf004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual and Seasonal Glacier-Wide Surface Mass Balance Quantified from Changes in Glacier Surface State: A Review on Existing Methods Using Optical Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa V. Drolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent geodetic mass balance of Monte Tronador glaciers, northern Patagonian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano H. Masiokas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.619-634. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-619-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection satellitaire des surfaces enneigées et englacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Observation satellitaire, 97, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MODIS albedo product over ice caps in Iceland and impact of volcanic eruptions on their albedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially resolved estimate of High Mountain Asia glacier mass balances from 2000 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Treichler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.668-673. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter mass balance of Drangajökull ice cap (NW Iceland) derived from satellite sub-meter stereo images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M. C. Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.1501-1517. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-1501-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping snow depth in open alpine terrain from stereo satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1361-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced melt on debris-covered glaciers: investigations from Changri Nup Glacier, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick W Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W Immerzeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kraaijenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1845 - 1858. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1845-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01389475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric drying as the main driver of dramatic glacier wastage in the southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ménégoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (32396), </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep32396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01389407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation changes inferred from TanDEM-X data over the Mont-Blanc area: Impact of the X-band interferometric bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2581482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermal change in cold avalanching glaciers in relation to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (15), pp.6382-6390. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL064838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01217845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de la mer : variations passées, présentes et futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonéri Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (88), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future fluctuations of Mer de Glace, French Alps, assessed using a parameterized model calibrated with past thickness changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (66), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014AoG66A050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rate of sea-level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B. Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schuckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.358-361. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid bedrock uplift in the Antarctic Peninsula explained by viscoelastic response to recent ice unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Nield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Barletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 397, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading water underneath Wilkes Land, East Antarctic ice sheet, observed using altimetry and digital elevation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-673-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two independent methods for mapping the grounding line of an outlet glacier - an example from the Astrolabe Glacier, Terre Adélie, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sacchettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1331-1346. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1331-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st-century increase in glacier mass loss in the Wrangell Mountains, Alaska, USA, from airborne laser altimetry and satellite stereo-imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Lingle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (220), pp.283-293. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014JoG13J119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and annual mass balances of Mera and Pokalde glaciers (Nepal Himalaya) since 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.1769-1786. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1769-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accuracy of glacier outlines derived from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrand N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& 14 Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (63), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2013AoG63A296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Icelandic ice caps to sea level rise: trends and variability since the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sv. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adalgeirsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconciled Estimate of Glacier Contributions to Sea Level Rise: 2003 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Cogley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Arendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 340 (6134), pp.852-857. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1234532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced conditions or slight mass gain of glaciers in the Lahaul and Spiti region (northern India, Himalaya) during the nineties preceded recent mass loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Dobhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Linda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.569-582. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-569-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice volume and subglacial topography for western Canadian glaciers from mass balance fields, thinning rates, and a bed stress model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jarosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (12), pp.4282-4303. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI-D-12-00513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised method of landslide inventory using panchromatic SPOT5 images and application to the earthquake-triggered landslides of Pisco (Peru, 2007, Mw8.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilberto Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.2590-2616. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs5062590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-volume changes, bias-estimation of mass-balance measurements and changes in subglacial lakes derived by LiDAR-mapping of the surface of Icelandic glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjolfur Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverrir Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (63), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2013AoG63A422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-wide glacier mass balances over the Pamir-Karakoram-Himalaya during 1999-2011 (vol 7, pg 1263, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.1885-1886. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1885-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-wide glacier mass balances over the Pamir - Karakoram - Himalaya during 1999-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1263-1286. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1263-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of early 21st century glacier mass change in the Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7412), pp.495-498. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of surface mass balance and ice flux changes to the accelerated thinning of the Mer de Glace (Alps) over 1979-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (209), pp.501-512. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2012JoG11J083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight mass gain of Karakorum glaciers in the early 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.322-325. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass loss of Larsen B tributary glaciers (Antarctic Peninsula) unabated since 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted A. Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Shuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.L13501. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From balance to imbalance: a shift in the dynamic behaviour of Chhota Shigri glacier, western Himalaya, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmanand Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (208), pp.315-324. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2012JoG11J123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resolution and radar penetration on glacier elevation changes computed from DEM differencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (208), pp.419-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and volume changes of Langjökull ice cap, Iceland, ~1890 to 2009, deduced from old maps, satellite images and in situ mass balance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sv. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jökull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Eyjafjallajökull, Torfajökull and Tindfjallajökull ice caps in Iceland to regional warming, deduced by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.7282. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/polar.v30i0.7282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted evolution of glacial lakes along the Hindu Kush Himalaya mountain range between 1990 and 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1-2), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triggering of sub-glacial lake drainage during the rapid glacier drawdown: Crane Glacier, Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Shuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (59), pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM Generation over Ice Fields in Nunavut with Along-track SPOT5 HRS Stereo Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m11-052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the 20th and 21st century evolution of Hoffellsjökull glacier, SE-Vatnajökull, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guðmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-961-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001-2009 elevation and mass losses in the Larsen A and B embayments, Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Shuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Scambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (204), pp.737-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Alaskan glaciers to sea level rise derived from satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.92-95. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume loss from Bering Glacier (Alaska), 1972 - 2003: comment on Muskett and others (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (197), pp.555-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea level budget over 2003-2008: A reevaluation from GRACE space gravimetry, satellite altimetry and Argo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dominh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinehut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Llovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (1-2), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation and gravity variations modelled from present-day ice thinning in the vicinity of glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Memin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rogister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hinderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (3-5), pp.195. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks applied to estimating subglacial topography and glacier volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Schoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Jarosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (9), pp.2146-2160. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008JCLI2572.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Al Hoceima (Morocco) earthquake of 24 February 2004, analysis and interpretation of data from ENVISAT ASAR and SPOT5 validated by ground-based observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reilinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (2), pp.306-316. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRIT. SPOT 5 stereoscopic survey of Polar Ice: Reference Images and Topographies during the fourth International Polar Year (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Korona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice wastage on the Kerguelen Islands (49°S, 69°E) between 1963 and 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mabileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.F03005. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JF001192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recul des glaciers de montagne : que nous apprennent les satellites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Earth Surface Dynamics With Optical Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008EO010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT5-HRS digital elevation models and the monitoring of glacier elevation changes in North-West Canada and South-East Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112(5), pp.2443-2454. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four years of mass balance on Chhota Shigri Glacier, Himachal Pradesh, India, a new benchmark glacier in the western Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Linda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmanand Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (183), pp.603 à 611. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/002214307784409306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing techniques for landslides surface displacement analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Raucoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 2, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing techniques for analysing landslide kinematics : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (2), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.2.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00194537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan de masse des glaciers de montagne (Alpes, Islande, Himalaya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.02. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing estimates of glacier mass balances in the Himachal Pradesh (Western Himalaya, India).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarfaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108 (3), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2006.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of the Grimsvotn subglacial lake, Vatnajokull, Iceland, monitored with SPOT5 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243, pp.293-302. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases of SRTM in high-mountain areas: Implications for the monitoring of glacier volume changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (L08502), 1 à 5 p. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL025862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface motion of mountain glaciers derived from satellite optical imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (1), pp.14 à 28. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2004.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00373763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent rapid thinning of the &amp;quot;Mer de Glace'' glacier derived from satellite optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (17), pp.L17401. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New velocity map and mass-balance estimate of Mertz Glacier, East Antarctica, derived from Landsat sequential imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Scambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (167), pp.503-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintertime high-altitude surface energy balance of a Bolivian glacier, Illimani, 6340 m above sea level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Chazarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D6), pp.ISI:000182222600002. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid precipitation on a tropical glacier in Bolivia measured with an ultrasonic depth gauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Chazarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (10), pp.ISI:000180521100007. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002WR001402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En direct avec les scientifiques: 150 questions sur l'océan et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE POMMIER, pp.224, 2012, 978-2746506435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and Change of the Cryosphere in the Extended Hindu Kush Himalaya Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq M. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hindu Kush Himalaya Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92288-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment coule ce fleuve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nussbaumer Samuel, Deline Philippe, Vincent Christian &amp; Zumbühl Hein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer de glace - Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED. Charlie Buffet, p. 46-59, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinning of Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Singh Vijay P., Singh Pratap &amp; Haritashya Umesh K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Snow, Ice and Glaciers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 1169-1171, 2011, 978-90-481-2641-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de masse des glaciers et des calottes polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeandel Catherine &amp; Mosseri Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp. 56-59, 2011, 978-2-271-07198-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionne un glacier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Marie-Françoise, Etienne Jean-Louis, Lemarchand Fabienne &amp; Rémy Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap sur les Pôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Omnisciences, p. 106-108, 2011, 978-2-916097-25-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre se réchauffe et la mer monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan, le climat et nous: un équilibre fragil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED; Le Pommier, pp. 76-101, 2011, 978-2-7465-0531-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan de masse des glaciers de montagne (Alpes, Islande, Himalaya) : contribution de l'imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId693"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etienne.berthier.free.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim Sattar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cook" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kant Rai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads2659" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ochwat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Scambos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Winberry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luckman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01802-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mattea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Bhattacharya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-219-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mcvicar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sheffield" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01833-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zemp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Jakob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Dussaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nussbaumer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08545-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02506-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bannwart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1977-2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Falaschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bl&#246;the" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Tadono" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1601249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Piermattei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dussaillant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Krieger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floricioiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.37" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kargel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Raup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-02052-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sommer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H. Braun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-3195-2024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Farooq Azam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smriti Srivastava" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5653-2024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lebreton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontannaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hosford" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mu&#241;oz-Cobo Belart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5551-2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Belart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#243;mas J&#243;hannesson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33799/jokull2023.73.035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.100" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen King" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Planchot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3251-2023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floriciou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S Gardner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acaf8e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rounce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Hock" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maussion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kochtitzky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo1324" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.29" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Westoby" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Dunning" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carrivick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coulthard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalachand Sain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51225.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Morin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Flowers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nolan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Brinkerhoff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.121" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240438v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mouginot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bravo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Castro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.43" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximillian van Wyk de Vries" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Bhushan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jacquemart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3309-2022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03861045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin M. C. Belart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n. J&#243;nsd&#243;ttir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n M C Belart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-022-00120-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719674v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pitte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Masiokas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gargantini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schytt Mannerfelt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3188922" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Pedersen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Belart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgir Vilhelm &#211;skarsson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magn&#250;s Tumi Gudmundsson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cluzet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafaysse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030271" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Lei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandong Yao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lide Tian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwei Sheng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjuan Liao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-199-2021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361063v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H Shugar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhushan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Upadhyay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh4455" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370377v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vidaller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revuelto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izagirre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas&#8208;heredia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094339" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03214987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnabb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Menounos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nuth" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03436-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Muhammad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Steiner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finu Shrestha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Shah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2021.1975833" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361043v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barandun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pohl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Naegeli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361045v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denzinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Machguth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girod" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.108" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361115v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M Young" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn E Flowers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Latto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671319v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli An" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jida Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Huang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu Pokhrel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226107v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Stroebele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102021000080" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1751-2021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Deems" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gutmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2925-2020" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989863v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masiokas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00099" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811277v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dussaillant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugonnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0639-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989859v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leopold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Welty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47211.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;finna A&#240;algeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyj&#243;lfur Magn&#250;sson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur P&#225;lsson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsteinn Thorsteinsson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.523646" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319263v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0042" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989875v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Lhermitte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Shuman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wouters" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912890117" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361171v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ferri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zalazar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano H Masiokas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.530997" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051883v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbindra Khadka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibas Shrestha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.88" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361165v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;g&#250;st &#222;. Gunnlaugsson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00163" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365259v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0432-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934711v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.430" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergsma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050590" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365261v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata B&#322;aszczyk" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Ignatiuk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Grabiec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kolondra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Laska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091121" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365260v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward van Pelt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Kohler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.98" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365263v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.32" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989849v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Joughin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2633-2019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989853v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagnon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maharjan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004838" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gardner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0271-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365258v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menounos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080942" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365266v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyjolfur Magnusson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur Palsson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.16" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670739v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Treichler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0171-z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126139v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1551-2018" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952631v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Max K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#252;hler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0039-7" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952671v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Larsen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Durkin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Willis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pritchard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1523-2018" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952823v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryskul Usubaliev" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlan Azisov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1899-2018" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952649v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Shea" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W Immerzeel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-3439-2018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952828v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fujita" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2017.86" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706511v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00008" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365255v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Miles" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott Watson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-3891-2018" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952636v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2883-2018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952652v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lemoine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ribes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy293" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894285v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soruco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azam" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basantes-Serrano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jf004702" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894339v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirguey" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Drolon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050507" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018928v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62170" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835209v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Viale" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano H. Masiokas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-619-2017" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351632v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsson" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adalgeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#225;lsson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmidt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050399" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670729v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2999" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835198v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n M. C. Belart" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif S. Anderson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1501-2017" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389475v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick W Wagnon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kraaijenbrink" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1845-2016" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389407v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32396" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354172v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2581482" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01217845v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krug" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064838" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243051v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyssignac" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56363" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011352v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Dieng" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Schuckmann" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2159" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011348v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harter" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Six" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014AoG66A050" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011349v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Nield" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Barletta" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordoni" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. King" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Whitehouse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.04.019" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011350v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flament" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-673-2014" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011351v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Das" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hock" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lingle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014JoG13J119" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846333v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Paul" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrand N." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; 14 Others" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013AoG63A296" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846329v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bjornsson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palsson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv. Gudmundsson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnusson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adalgeirsdottir" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50278" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982297v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillermoz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1769-2013" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846332v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ramanathan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Dobhal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Linda" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-569-2013" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846331v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gardner" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moholdt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Cogley" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wouters" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Arendt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1234532" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846330v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. C. Clarke" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anslow" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarosch" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Radic" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00513.1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831613v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilberto Zavala" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5062590" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982293v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardelle" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaab" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1885-2013" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880662v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gardelle" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1263-2013" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744036v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Johannesson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Bj&#246;rnsson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverrir Gudmundsson" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013AoG63A422" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743992v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J083" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744009v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Nuth" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11324" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-95BSNMJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743995v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1450" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743980v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted A. Scambos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Shuman" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051755" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675120v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Azam" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmanand Sharma" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J123" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744054v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846328v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626059v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/polar.v30i0.7282" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561576v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.003" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626055v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Scambos" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Shuman" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626051v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640154v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A&#240;algeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#240;mundsson" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johannesson" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-961-2011" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742675v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clavet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m11-052" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537722v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schiefer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry K. C. Clarke" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo737" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537726v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594427v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.006" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403093v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Schoof" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Jarosch" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2572.1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401223v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dominh" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinehut" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.10.004" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401225v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahayt" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Feigl" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourabit" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reilinger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.09.015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MPW7PXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406745v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Le Bris" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mabileau" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001192" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397912v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Korona" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.10.005" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402162v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282596v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprince" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO010001" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282598v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.11.004" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20F23XMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377512v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214307784409306" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338007v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucoule" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Casson" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194537v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Casson" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.2.89" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282599v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007028" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CZNP4V9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280179v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajesh" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarfaraz" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.11.017" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280170v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Feigl" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.027" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375435v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025862" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JF7K3GN8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373763v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vadon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2004.11.005" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T6H35HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404827v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020706" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404828v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raup" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scambos" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404831v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sicart" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Chazarin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002088" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404829v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001402" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801972v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720614v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Shea" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyin Liu" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq M. Azam" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92288-1_7" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011659v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011649v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011616v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011609v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011635v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011256v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etienne.berthier.free.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Bourlon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Revuelto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2025.731" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zemp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Jakob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Dussaillant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nussbaumer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08545-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim Sattar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cook" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kant Rai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads2659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ochwat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Scambos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Winberry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luckman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01802-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mattea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Bhattacharya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-219-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mcvicar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sheffield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01833-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bannwart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1977-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02506-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Falaschi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bl&#246;the" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Tadono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1601249" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kargel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Raup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-02052-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Piermattei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sommer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H. Braun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-3195-2024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dussaillant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Krieger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floricioiu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Farooq Azam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smriti Srivastava" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5653-2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892875v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lebreton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontannaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hosford" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mu&#241;oz-Cobo Belart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5551-2024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen King" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Planchot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3251-2023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Belart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#243;mas J&#243;hannesson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33799/jokull2023.73.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floriciou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S Gardner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acaf8e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rounce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Hock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maussion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kochtitzky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo1324" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Westoby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Dunning" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carrivick" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coulthard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalachand Sain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51225.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240438v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mouginot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Flowers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nolan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Brinkerhoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bravo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.43" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n M C Belart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-022-00120-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximillian van Wyk de Vries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Bhushan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jacquemart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3309-2022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03861045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin M. C. Belart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n. J&#243;nsd&#243;ttir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098302" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pitte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Masiokas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gargantini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruiz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.22" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schytt Mannerfelt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3188922" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719668v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Pedersen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Belart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgir Vilhelm &#211;skarsson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magn&#250;s Tumi Gudmundsson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097125" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602822v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cluzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafaysse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030271" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Lei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandong Yao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lide Tian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwei Sheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjuan Liao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-199-2021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361063v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H Shugar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhushan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Upadhyay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh4455" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vidaller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revuelto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izagirre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas&#8208;heredia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094339" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03214987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnabb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Menounos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nuth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03436-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719685v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Muhammad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Steiner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finu Shrestha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Shah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2021.1975833" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361045v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denzinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Machguth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barandun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girod" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.108" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361043v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pohl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Naegeli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092084" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671319v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli An" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jida Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Huang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu Pokhrel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361115v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M Young" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn E Flowers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Latto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.107" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Stroebele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102021000080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1751-2021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811277v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dussaillant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masiokas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugonnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0639-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leopold" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Welty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47211.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;finna A&#240;algeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyj&#243;lfur Magn&#250;sson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur P&#225;lsson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsteinn Thorsteinsson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.523646" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Deems" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gutmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2925-2020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00099" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319263v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0042" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbindra Khadka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibas Shrestha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.88" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ferri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zalazar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano H Masiokas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.530997" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989875v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Lhermitte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Shuman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wouters" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912890117" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;g&#250;st &#222;. Gunnlaugsson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00163" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0432-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934711v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.430" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata B&#322;aszczyk" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Ignatiuk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Grabiec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kolondra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Laska" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091121" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergsma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050590" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward van Pelt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Kohler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.98" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.32" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952548v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gardner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldberg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0271-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365258v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menounos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080942" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyjolfur Magnusson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur Palsson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.16" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989849v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shean" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Joughin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2633-2019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989853v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagnon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maharjan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004838" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952649v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Shea" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W Immerzeel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-3439-2018" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952823v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryskul Usubaliev" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlan Azisov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1899-2018" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952828v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fujita" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2017.86" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670739v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Treichler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0171-z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952631v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Max K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#252;hler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0039-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126139v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1551-2018" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952671v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Larsen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Durkin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Willis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pritchard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1523-2018" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365255v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Miles" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott Watson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-3891-2018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706511v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00008" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952652v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lemoine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ribes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy293" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952636v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2883-2018" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894285v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soruco" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azam" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basantes-Serrano" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jf004702" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894339v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirguey" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Drolon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050507" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835209v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Viale" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano H. Masiokas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-619-2017" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018928v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62170" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351632v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adalgeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#225;lsson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmidt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050399" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670729v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2999" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835198v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n M. C. Belart" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif S. Anderson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1501-2017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389475v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick W Wagnon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kraaijenbrink" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1845-2016" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389407v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32396" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354172v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2581482" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01217845v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krug" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064838" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243051v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyssignac" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56363" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011348v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harter" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Six" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014AoG66A050" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011352v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Dieng" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Schuckmann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2159" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011349v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Nield" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Barletta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordoni" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. King" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Whitehouse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.04.019" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011350v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flament" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-673-2014" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011351v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Das" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hock" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lingle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014JoG13J119" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982297v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillermoz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1769-2013" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846333v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Paul" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrand N." TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; 14 Others" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013AoG63A296" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846329v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bjornsson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palsson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv. Gudmundsson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnusson" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adalgeirsdottir" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50278" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846331v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gardner" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moholdt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Cogley" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wouters" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Arendt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1234532" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846332v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ramanathan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Dobhal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Linda" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-569-2013" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846330v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. C. Clarke" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anslow" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarosch" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Radic" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00513.1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831613v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilberto Zavala" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5062590" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744036v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Johannesson" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Bj&#246;rnsson" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverrir Gudmundsson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013AoG63A422" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982293v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardelle" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaab" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1885-2013" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880662v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gardelle" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1263-2013" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744009v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Nuth" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11324" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-95BSNMJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743992v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J083" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743995v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1450" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743980v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted A. Scambos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Shuman" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051755" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675120v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Azam" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmanand Sharma" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J123" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744054v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846328v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626059v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/polar.v30i0.7282" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561576v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.003" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626055v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Scambos" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Shuman" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742675v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clavet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m11-052" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640154v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A&#240;algeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#240;mundsson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johannesson" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-961-2011" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626051v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537722v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schiefer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry K. C. Clarke" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo737" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537726v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401223v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dominh" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinehut" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.10.004" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594427v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.006" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403093v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Schoof" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Jarosch" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2572.1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401225v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahayt" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Feigl" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourabit" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reilinger" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.09.015" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MPW7PXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397912v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Korona" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.10.005" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406745v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Le Bris" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mabileau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001192" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402162v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282596v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprince" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO010001" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282598v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.11.004" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20F23XMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377512v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214307784409306" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338007v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucoule" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Casson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194537v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Casson" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.2.89" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282599v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007028" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CZNP4V9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280179v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajesh" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarfaraz" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.11.017" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280170v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Feigl" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.027" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375435v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025862" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JF7K3GN8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373763v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vadon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2004.11.005" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T6H35HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404827v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020706" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404828v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raup" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scambos" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404831v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sicart" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Chazarin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002088" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404829v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001402" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801972v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720614v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Shea" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyin Liu" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq M. Azam" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92288-1_7" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011659v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011649v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011616v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011609v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011635v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011256v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>