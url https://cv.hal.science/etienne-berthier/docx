--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Berthier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Etienne Berthier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More at : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://etienne.berthier.free.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des satellites Pléiades Neo pour restituer la topographie fine des glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 227 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2025.731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community estimate of global glacier mass changes from 2000 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nussbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8054), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08545-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sikkim flood of October 2023: Drivers, causes and impacts of a multihazard cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashim Sattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashi Kant Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6740), pp.eads2659. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ads2659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record grounded glacier retreat caused by an ice plain calving process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Ochwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paul Winberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Luckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1117-1124. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01802-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five decades of Abramov glacier dynamics reconstructed with multi-sensor optical remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mattea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanu Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.219-247. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-219-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for integrated and cooperative global sharing of China’s Earth observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Mcvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Sheffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1071-1073. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01833-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual mass change of the world's glaciers from 1976 to 2024 by temporal downscaling of satellite data with in situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1977-2006. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1977-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janali Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable space research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.472-473. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02506-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring recent (2018–2023) glacier and rock glacier changes in Central Patagonia using high-resolution Pléiades and ALOS PRISM satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Falaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blöthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Tadono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1601249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-surface monitoring is at risk — more imaging tools are urgently needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Raup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 630 (8017), pp.563-563. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-024-02052-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Glacier Elevation Changes From Spaceborne Optical And Radar Sensors - An Inter-Comparison Experiment Using Aster And Tandem-X Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Piermattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias H. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.3195-3230. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-3195-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation bias due to penetration of spaceborne radar signal on Grosser Aletschgletscher, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Piermattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Floricioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of the longest mass balance series in Himalaya using a nonlinear model: Chhota Shigri Glacier (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Farooq Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smriti Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.5653-5672. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5653-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pléiades Glacier Observatory: high-resolution digital elevation models and ortho-imagery to monitor glacier change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fontannaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hosford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Muñoz-Cobo Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.5551-5571. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5551-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everest South Col Glacier did not thin during the period 1984–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Planchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (8), pp.3251-3268. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3251-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic mass balance of Mýrdalsjökull ice cap, 1999--2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tómas Jóhannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jökull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33799/jokull2023.73.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional thinning through the entire altitudinal range of Mont-Blanc glaciers during the 2021/22 mass balance year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring glacier mass changes from space - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Floriciou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86 (3), pp.036801. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6633/acaf8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global glacier change in the 21st century: Every increase in temperature matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rounce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Hock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kochtitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6627), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abo1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to estimate surface mass-balance in glacier accumulation areas based on digital elevation models and submergence velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid fluvial remobilization of sediments deposited by the 2021 Chamoli disaster, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Westoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Dunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coulthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalachand Sain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (10), pp.924-928. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G51225.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atlas mondial pour caractériser la réponse des glaciers au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.037. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting high-slip flow regimes to improve inference of glacier bed topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Flowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Brinkerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (275), pp.658-664. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased mass loss of glaciers in Volcán Domuyo (Argentinian Andes) between 1962 and 2020, revealed by aerial photos and satellite stereo imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Falaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (273), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES-ESA satellite contribution to the operational monitoring of volcanic activity: The 2021 Icelandic eruption of Mt. Fagradalsfjall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Proy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-022-00120-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-collapse motion of the February 2021 Chamoli rock-ice avalanche, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximillian van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashank Bhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.3309-3327. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-3309-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Landslide Destabilization Induced by Glacier-Retreat on Tungnakvíslarjökull Area, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin M. C. Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristín. Jónsdóttir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL098302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03861045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent mass-balance changes of Agua Negra glacier (30°S) in the Desert Andes of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Gargantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of digital elevation models by spatial inference from stable terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schytt Mannerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.6456-6472. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3188922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume, effusion rate, and lava transport during the 2021 Fagradalsfjall eruption: Results from near real‐time photogrammetric monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgir Vilhelm Óskarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnús Tumi Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL097125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spatial Distribution of Snow Cover Simulations by Assimilation of Satellite Stereoscopic Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021WR030271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of downstream lakes to Aru glacier collapses on the western Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lide Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwei Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjuan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.199-214. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massive rock and ice avalanche caused the 2021 disaster at Chamoli, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H Shugar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6552), pp.300-306. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abh4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Ice‐Free Mountain Range: Demise of Pyrenean Glaciers During 2011–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Izagirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rojas‐heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (18), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated global glacier mass loss in the early twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcnabb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 592 (7856), pp.726-731. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03436-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03214987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holistic view of Shisper Glacier surge and outburst floods: from physical processes to downstream impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sher Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.2755-2775. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2021.1975833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic mass balance of Abramov Glacier from 1975 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Denzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Machguth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (262), pp.331-342. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot spots of glacier mass balance variability in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcnabb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (11), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL092084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent Causes of Terrestrial Water Storage Decline Between Drylands and Humid Regions Globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linli An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jida Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadu Pokhrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imbalancing act: the delayed dynamic response of the Kaskawulsh Glacier to sustained mass loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn E Flowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Latto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (262), pp.313-330. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Cook Ice Cap (Kerguelen Islands) between the last centuries and 2100 ce based on cosmogenic dating and glacio-climatic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Stroebele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antarctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.301-317. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954102021000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden large-volume detachments of low-angle mountain glaciers – more frequent than thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.1751-1785. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1751-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Two decades of glacier mass loss along the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.711-711. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0639-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives large-scale glacier detachments? Insights from Flat Creek glacier, St. Elias Mountains, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Loso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Welty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (7), pp.703-707. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G47211.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier Changes in Iceland From ∼1890 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðfinna Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsteinn Thorsteinsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.523646. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.523646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow depth mapping from stereo satellite imagery in mountainous terrain: evaluation using airborne laser-scanning data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Deems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.2925-2940. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-2925-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Current State and Recent Changes of the Andean Cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glaciers noirs à l'épreuve du climat (Prix Prud'homme 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2020-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysing the 2007–19 glaciological mass-balance series of Mera Glacier, Nepal, Central Himalaya, using geodetic mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbindra Khadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibas Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (261), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Mass Loss in the Central Andes of Argentina Between 2000 and 2018 Derived From a New Glacier Inventory and Satellite Stereo-Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zalazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano H Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.530997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage accelerates ice shelf instability and mass loss in Amundsen Sea Embayment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Shuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (40), pp.24735-24741. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912890117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Balance of 14 Icelandic Glaciers, 1945-2017: Spatial Variations and Links With Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágúst Þ. Gunnlaugsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of glacier mass loss along the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (10), pp.802-808. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0432-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre en 4D : apport des séries temporelles de modèles numériques d'élévation par photogrammétrie spatiale pour l'étude de la surface terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Polidori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2019.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment and Glaciological Applications of Digital Elevation Models Derived from Space-Borne and Aerial Images over Two Tidewater Glaciers of Southern Spitsbergen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Błaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Ignatiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Grabiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kolondra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Laska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1121. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving High Spatial-Resolution Coastal Topography From Sub-meter Satellite Stereo Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.590. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the mass budget of a tidewater glacier: the example of Kronebreen, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward van Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (249), pp.136-148. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karakoram geodetic glacier mass balances between 2008 and 2016: persistence of the anomaly and influence of a large rock avalanche on Siachen Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (251), pp.494-507. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2019.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-first century glacier slowdown driven by mass loss in High Mountain Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0271-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Changes in Western North American Glaciers Linked to Decadal Variability in Zonal Wind Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Howat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.200-209. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL080942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geodetic mass balance of Eyjafjallajökull ice cap for 1945–2014: processing guidelines and relation to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjolfur Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðfinna Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (251), pp.395-409. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2019.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice shelf basal melt rates from a high-resolution digital elevation model (DEM) record for Pine Island Glacier, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Joughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.2633-2656. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2633-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Influence of Glacier Morphology on the Mass Balance Variability in High Mountain Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maharjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (6), pp.1331-1345. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JF004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice cliff contribution to the tongue-wide ablation of Changri Nup Glacier, Nepal, central Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W Immerzeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (11), pp.3439-3457. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-3439-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal mass balance series of three Kyrgyz glaciers inferred from modelling constrained with repeated snow line observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryskul Usubaliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlan Azisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1899-1919. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1899-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the status and mass changes of Himalayan-Karakoram glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Farooq Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (243), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2017.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: A spatially resolved estimate of High Mountain Asia glacier mass balances from 2000 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Treichler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.543-543. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0171-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive collapse of two glaciers in western Tibet in 2016 after surge-like instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-017-0039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sea-level budget 1993–present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.1551-1590. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Unabated wastage of the Juneau and Stikine icefields (southeast Alaska) in the early 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Durkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Pritchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1523-1530. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1523-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Collao-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial and geomorphic effects of a supraglacial lake drainage and outburst event, Everest region, Nepal Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scott Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (12), pp.3891-3905. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-3891-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic Mass Balance of the Northern Patagonian Icefield from 2000 to 2012 using two independent methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03706511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the uncertainty in GRACE estimates of the mass redistributions at the Earth surface: implications for the global water and sea level budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Blazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (1), pp.415-430. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms leading to the 2016 giant twin glacier collapses, Aru Range, Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (9), pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2883-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Statistical Model for Extracting a Climatic Signal From Glacier Mass Balance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soruco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Basantes-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (9), pp.2228 - 2242. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018jf004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual and Seasonal Glacier-Wide Surface Mass Balance Quantified from Changes in Glacier Surface State: A Review on Existing Methods Using Optical Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa V. Drolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent geodetic mass balance of Monte Tronador glaciers, northern Patagonian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano H. Masiokas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.619-634. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-619-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection satellitaire des surfaces enneigées et englacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Observation satellitaire, 97, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MODIS albedo product over ice caps in Iceland and impact of volcanic eruptions on their albedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially resolved estimate of High Mountain Asia glacier mass balances from 2000 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Treichler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.668-673. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter mass balance of Drangajökull ice cap (NW Iceland) derived from satellite sub-meter stereo images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M. C. Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.1501-1517. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-1501-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping snow depth in open alpine terrain from stereo satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1361-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced melt on debris-covered glaciers: investigations from Changri Nup Glacier, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick W Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W Immerzeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kraaijenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1845 - 1858. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1845-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01389475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric drying as the main driver of dramatic glacier wastage in the southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ménégoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (32396), </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep32396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01389407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation changes inferred from TanDEM-X data over the Mont-Blanc area: Impact of the X-band interferometric bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2581482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermal change in cold avalanching glaciers in relation to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (15), pp.6382-6390. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL064838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01217845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de la mer : variations passées, présentes et futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonéri Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (88), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future fluctuations of Mer de Glace, French Alps, assessed using a parameterized model calibrated with past thickness changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (66), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014AoG66A050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rate of sea-level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B. Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schuckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.358-361. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid bedrock uplift in the Antarctic Peninsula explained by viscoelastic response to recent ice unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Nield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Barletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 397, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading water underneath Wilkes Land, East Antarctic ice sheet, observed using altimetry and digital elevation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-673-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two independent methods for mapping the grounding line of an outlet glacier - an example from the Astrolabe Glacier, Terre Adélie, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sacchettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1331-1346. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1331-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st-century increase in glacier mass loss in the Wrangell Mountains, Alaska, USA, from airborne laser altimetry and satellite stereo-imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Lingle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (220), pp.283-293. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014JoG13J119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and annual mass balances of Mera and Pokalde glaciers (Nepal Himalaya) since 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.1769-1786. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1769-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accuracy of glacier outlines derived from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrand N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& 14 Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (63), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2013AoG63A296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Icelandic ice caps to sea level rise: trends and variability since the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sv. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adalgeirsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconciled Estimate of Glacier Contributions to Sea Level Rise: 2003 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Cogley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Arendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 340 (6134), pp.852-857. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1234532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced conditions or slight mass gain of glaciers in the Lahaul and Spiti region (northern India, Himalaya) during the nineties preceded recent mass loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Dobhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Linda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.569-582. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-569-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice volume and subglacial topography for western Canadian glaciers from mass balance fields, thinning rates, and a bed stress model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jarosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (12), pp.4282-4303. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI-D-12-00513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised method of landslide inventory using panchromatic SPOT5 images and application to the earthquake-triggered landslides of Pisco (Peru, 2007, Mw8.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilberto Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.2590-2616. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs5062590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-volume changes, bias-estimation of mass-balance measurements and changes in subglacial lakes derived by LiDAR-mapping of the surface of Icelandic glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjolfur Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverrir Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (63), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2013AoG63A422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-wide glacier mass balances over the Pamir-Karakoram-Himalaya during 1999-2011 (vol 7, pg 1263, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.1885-1886. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1885-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-wide glacier mass balances over the Pamir - Karakoram - Himalaya during 1999-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1263-1286. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1263-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of early 21st century glacier mass change in the Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7412), pp.495-498. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of surface mass balance and ice flux changes to the accelerated thinning of the Mer de Glace (Alps) over 1979-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (209), pp.501-512. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2012JoG11J083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight mass gain of Karakorum glaciers in the early 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.322-325. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass loss of Larsen B tributary glaciers (Antarctic Peninsula) unabated since 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted A. Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Shuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.L13501. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From balance to imbalance: a shift in the dynamic behaviour of Chhota Shigri glacier, western Himalaya, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmanand Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (208), pp.315-324. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2012JoG11J123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resolution and radar penetration on glacier elevation changes computed from DEM differencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (208), pp.419-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and volume changes of Langjökull ice cap, Iceland, ~1890 to 2009, deduced from old maps, satellite images and in situ mass balance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sv. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jökull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Eyjafjallajökull, Torfajökull and Tindfjallajökull ice caps in Iceland to regional warming, deduced by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.7282. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/polar.v30i0.7282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted evolution of glacial lakes along the Hindu Kush Himalaya mountain range between 1990 and 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1-2), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triggering of sub-glacial lake drainage during the rapid glacier drawdown: Crane Glacier, Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Shuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (59), pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM Generation over Ice Fields in Nunavut with Along-track SPOT5 HRS Stereo Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m11-052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the 20th and 21st century evolution of Hoffellsjökull glacier, SE-Vatnajökull, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guðmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-961-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001-2009 elevation and mass losses in the Larsen A and B embayments, Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Shuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Scambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (204), pp.737-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Alaskan glaciers to sea level rise derived from satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.92-95. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume loss from Bering Glacier (Alaska), 1972 - 2003: comment on Muskett and others (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (197), pp.555-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea level budget over 2003-2008: A reevaluation from GRACE space gravimetry, satellite altimetry and Argo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dominh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinehut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Llovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (1-2), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation and gravity variations modelled from present-day ice thinning in the vicinity of glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Memin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rogister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hinderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (3-5), pp.195. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks applied to estimating subglacial topography and glacier volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Schoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Jarosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (9), pp.2146-2160. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008JCLI2572.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Al Hoceima (Morocco) earthquake of 24 February 2004, analysis and interpretation of data from ENVISAT ASAR and SPOT5 validated by ground-based observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reilinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (2), pp.306-316. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRIT. SPOT 5 stereoscopic survey of Polar Ice: Reference Images and Topographies during the fourth International Polar Year (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Korona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice wastage on the Kerguelen Islands (49°S, 69°E) between 1963 and 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mabileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.F03005. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JF001192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recul des glaciers de montagne : que nous apprennent les satellites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Earth Surface Dynamics With Optical Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008EO010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT5-HRS digital elevation models and the monitoring of glacier elevation changes in North-West Canada and South-East Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112(5), pp.2443-2454. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four years of mass balance on Chhota Shigri Glacier, Himachal Pradesh, India, a new benchmark glacier in the western Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Linda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmanand Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (183), pp.603 à 611. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/002214307784409306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing techniques for landslides surface displacement analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Raucoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 2, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing techniques for analysing landslide kinematics : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (2), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.2.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00194537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan de masse des glaciers de montagne (Alpes, Islande, Himalaya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.02. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing estimates of glacier mass balances in the Himachal Pradesh (Western Himalaya, India).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarfaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108 (3), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2006.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of the Grimsvotn subglacial lake, Vatnajokull, Iceland, monitored with SPOT5 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243, pp.293-302. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases of SRTM in high-mountain areas: Implications for the monitoring of glacier volume changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (L08502), 1 à 5 p. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL025862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface motion of mountain glaciers derived from satellite optical imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (1), pp.14 à 28. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2004.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00373763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent rapid thinning of the &amp;quot;Mer de Glace'' glacier derived from satellite optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (17), pp.L17401. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New velocity map and mass-balance estimate of Mertz Glacier, East Antarctica, derived from Landsat sequential imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Scambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (167), pp.503-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintertime high-altitude surface energy balance of a Bolivian glacier, Illimani, 6340 m above sea level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Chazarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D6), pp.ISI:000182222600002. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid precipitation on a tropical glacier in Bolivia measured with an ultrasonic depth gauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Chazarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (10), pp.ISI:000180521100007. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002WR001402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En direct avec les scientifiques: 150 questions sur l'océan et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE POMMIER, pp.224, 2012, 978-2746506435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and Change of the Cryosphere in the Extended Hindu Kush Himalaya Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq M. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hindu Kush Himalaya Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92288-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment coule ce fleuve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nussbaumer Samuel, Deline Philippe, Vincent Christian &amp; Zumbühl Hein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer de glace - Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED. Charlie Buffet, p. 46-59, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinning of Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Singh Vijay P., Singh Pratap &amp; Haritashya Umesh K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Snow, Ice and Glaciers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 1169-1171, 2011, 978-90-481-2641-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de masse des glaciers et des calottes polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeandel Catherine &amp; Mosseri Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp. 56-59, 2011, 978-2-271-07198-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionne un glacier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Marie-Françoise, Etienne Jean-Louis, Lemarchand Fabienne &amp; Rémy Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap sur les Pôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Omnisciences, p. 106-108, 2011, 978-2-916097-25-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre se réchauffe et la mer monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan, le climat et nous: un équilibre fragil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED; Le Pommier, pp. 76-101, 2011, 978-2-7465-0531-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan de masse des glaciers de montagne (Alpes, Islande, Himalaya) : contribution de l'imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId693"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Berthier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Etienne Berthier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More at : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://etienne.berthier.free.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des satellites Pléiades Neo pour restituer la topographie fine des glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 227 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2025.731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sikkim flood of October 2023: Drivers, causes and impacts of a multihazard cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashim Sattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashi Kant Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6740), pp.eads2659. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ads2659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community estimate of global glacier mass changes from 2000 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nussbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8054), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08545-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record grounded glacier retreat caused by an ice plain calving process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Ochwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paul Winberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Luckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1117-1124. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01802-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five decades of Abramov glacier dynamics reconstructed with multi-sensor optical remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mattea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanu Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.219-247. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-219-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for integrated and cooperative global sharing of China’s Earth observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Mcvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Sheffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1071-1073. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01833-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janali Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable space research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.472-473. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02506-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual mass change of the world's glaciers from 1976 to 2024 by temporal downscaling of satellite data with in situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1977-2006. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1977-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring recent (2018–2023) glacier and rock glacier changes in Central Patagonia using high-resolution Pléiades and ALOS PRISM satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Falaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Blöthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Tadono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1601249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth-surface monitoring is at risk — more imaging tools are urgently needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Raup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 630 (8017), pp.563-563. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-024-02052-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Glacier Elevation Changes From Spaceborne Optical And Radar Sensors - An Inter-Comparison Experiment Using Aster And Tandem-X Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Piermattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias H. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.3195-3230. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-3195-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation bias due to penetration of spaceborne radar signal on Grosser Aletschgletscher, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Piermattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Floricioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of the longest mass balance series in Himalaya using a nonlinear model: Chhota Shigri Glacier (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Farooq Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smriti Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.5653-5672. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5653-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pléiades Glacier Observatory: high-resolution digital elevation models and ortho-imagery to monitor glacier change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fontannaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hosford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Muñoz-Cobo Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.5551-5571. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5551-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic mass balance of Mýrdalsjökull ice cap, 1999--2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tómas Jóhannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jökull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33799/jokull2023.73.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everest South Col Glacier did not thin during the period 1984–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Planchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (8), pp.3251-3268. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-3251-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional thinning through the entire altitudinal range of Mont-Blanc glaciers during the 2021/22 mass balance year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring glacier mass changes from space - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Floriciou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86 (3), pp.036801. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6633/acaf8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global glacier change in the 21st century: Every increase in temperature matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rounce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Hock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kochtitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6627), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abo1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to estimate surface mass-balance in glacier accumulation areas based on digital elevation models and submergence velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Réveillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid fluvial remobilization of sediments deposited by the 2021 Chamoli disaster, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Westoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Dunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coulthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalachand Sain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (10), pp.924-928. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G51225.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting high-slip flow regimes to improve inference of glacier bed topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Flowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Brinkerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (275), pp.658-664. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atlas mondial pour caractériser la réponse des glaciers au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.037. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased mass loss of glaciers in Volcán Domuyo (Argentinian Andes) between 1962 and 2020, revealed by aerial photos and satellite stereo imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Falaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (273), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-collapse motion of the February 2021 Chamoli rock-ice avalanche, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximillian van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashank Bhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.3309-3327. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-3309-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNES-ESA satellite contribution to the operational monitoring of volcanic activity: The 2021 Icelandic eruption of Mt. Fagradalsfjall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Proy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-022-00120-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Landslide Destabilization Induced by Glacier-Retreat on Tungnakvíslarjökull Area, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin M. C. Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristín. Jónsdóttir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL098302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03861045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent mass-balance changes of Agua Negra glacier (30°S) in the Desert Andes of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Gargantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2022.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of digital elevation models by spatial inference from stable terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schytt Mannerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.6456-6472. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3188922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume, effusion rate, and lava transport during the 2021 Fagradalsfjall eruption: Results from near real‐time photogrammetric monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gro Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgir Vilhelm Óskarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnús Tumi Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL097125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spatial Distribution of Snow Cover Simulations by Assimilation of Satellite Stereoscopic Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021WR030271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of downstream lakes to Aru glacier collapses on the western Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lide Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwei Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjuan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.199-214. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massive rock and ice avalanche caused the 2021 disaster at Chamoli, Indian Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H Shugar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6552), pp.300-306. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abh4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Ice‐Free Mountain Range: Demise of Pyrenean Glaciers During 2011–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revuelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Izagirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rojas‐heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alonso‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (18), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holistic view of Shisper Glacier surge and outburst floods: from physical processes to downstream impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sher Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.2755-2775. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2021.1975833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated global glacier mass loss in the early twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcnabb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 592 (7856), pp.726-731. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03436-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03214987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic mass balance of Abramov Glacier from 1975 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Denzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Machguth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (262), pp.331-342. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot spots of glacier mass balance variability in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcnabb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (11), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL092084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imbalancing act: the delayed dynamic response of the Kaskawulsh Glacier to sustained mass loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn E Flowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Latto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (262), pp.313-330. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent Causes of Terrestrial Water Storage Decline Between Drylands and Humid Regions Globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linli An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jida Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadu Pokhrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Cook Ice Cap (Kerguelen Islands) between the last centuries and 2100 ce based on cosmogenic dating and glacio-climatic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Stroebele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antarctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), pp.301-317. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954102021000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden large-volume detachments of low-angle mountain glaciers – more frequent than thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.1751-1785. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-1751-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow depth mapping from stereo satellite imagery in mountainous terrain: evaluation using airborne laser-scanning data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Deems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.2925-2940. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-14-2925-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Two decades of glacier mass loss along the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.711-711. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0639-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives large-scale glacier detachments? Insights from Flat Creek glacier, St. Elias Mountains, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Loso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Welty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (7), pp.703-707. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G47211.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier Changes in Iceland From ∼1890 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðfinna Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsteinn Thorsteinsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.523646. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.523646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Current State and Recent Changes of the Andean Cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glaciers noirs à l'épreuve du climat (Prix Prud'homme 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2020-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage accelerates ice shelf instability and mass loss in Amundsen Sea Embayment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Shuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (40), pp.24735-24741. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912890117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Mass Loss in the Central Andes of Argentina Between 2000 and 2018 Derived From a New Glacier Inventory and Satellite Stereo-Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zalazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano H Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.530997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysing the 2007–19 glaciological mass-balance series of Mera Glacier, Nepal, Central Himalaya, using geodetic mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbindra Khadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibas Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (261), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2020.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Balance of 14 Icelandic Glaciers, 1945-2017: Spatial Variations and Links With Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M C Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágúst Þ. Gunnlaugsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of glacier mass loss along the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masiokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (10), pp.802-808. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0432-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre en 4D : apport des séries temporelles de modèles numériques d'élévation par photogrammétrie spatiale pour l'étude de la surface terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Polidori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2019.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment and Glaciological Applications of Digital Elevation Models Derived from Space-Borne and Aerial Images over Two Tidewater Glaciers of Southern Spitsbergen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Błaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Ignatiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Grabiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kolondra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Laska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1121. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving High Spatial-Resolution Coastal Topography From Sub-meter Satellite Stereo Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.590. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the mass budget of a tidewater glacier: the example of Kronebreen, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward van Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (249), pp.136-148. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karakoram geodetic glacier mass balances between 2008 and 2016: persistence of the anomaly and influence of a large rock avalanche on Siachen Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (251), pp.494-507. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2019.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice shelf basal melt rates from a high-resolution digital elevation model (DEM) record for Pine Island Glacier, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Joughin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.2633-2656. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-13-2633-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Influence of Glacier Morphology on the Mass Balance Variability in High Mountain Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maharjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (6), pp.1331-1345. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JF004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-first century glacier slowdown driven by mass loss in High Mountain Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0271-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Changes in Western North American Glaciers Linked to Decadal Variability in Zonal Wind Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Howat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.200-209. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL080942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geodetic mass balance of Eyjafjallajökull ice cap for 1945–2014: processing guidelines and relation to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjolfur Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðfinna Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (251), pp.395-409. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2019.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: A spatially resolved estimate of High Mountain Asia glacier mass balances from 2000 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Treichler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.543-543. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0171-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice cliff contribution to the tongue-wide ablation of Changri Nup Glacier, Nepal, central Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W Immerzeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (11), pp.3439-3457. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-3439-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal mass balance series of three Kyrgyz glaciers inferred from modelling constrained with repeated snow line observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Barandun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryskul Usubaliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlan Azisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1899-1919. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1899-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the status and mass changes of Himalayan-Karakoram glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Farooq Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (243), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2017.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive collapse of two glaciers in western Tibet in 2016 after surge-like instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-017-0039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Unabated wastage of the Juneau and Stikine icefields (southeast Alaska) in the early 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Durkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Pritchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1523-1530. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-1523-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sea-level budget 1993–present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.1551-1590. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice flow modelling to constrain the surface mass balance and ice discharge of San Rafael Glacier, Northern Patagonia Icefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Collao-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (246), pp.568-582. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2018.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sea-level budget 1993-present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.1551-1590. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01890287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic Mass Balance of the Northern Patagonian Icefield from 2000 to 2012 using two independent methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Dussaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03706511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial and geomorphic effects of a supraglacial lake drainage and outburst event, Everest region, Nepal Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scott Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (12), pp.3891-3905. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-3891-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms leading to the 2016 giant twin glacier collapses, Aru Range, Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Leinss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Max Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (9), pp.2883-2900. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2883-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the uncertainty in GRACE estimates of the mass redistributions at the Earth surface: implications for the global water and sea level budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Blazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (1), pp.415-430. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Statistical Model for Extracting a Climatic Signal From Glacier Mass Balance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soruco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Basantes-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (9), pp.2228 - 2242. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018jf004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual and Seasonal Glacier-Wide Surface Mass Balance Quantified from Changes in Glacier Surface State: A Review on Existing Methods Using Optical Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa V. Drolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent geodetic mass balance of Monte Tronador glaciers, northern Patagonian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano H. Masiokas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.619-634. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-619-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection satellitaire des surfaces enneigées et englacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Observation satellitaire, 97, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MODIS albedo product over ice caps in Iceland and impact of volcanic eruptions on their albedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially resolved estimate of High Mountain Asia glacier mass balances from 2000 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirée Treichler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.668-673. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter mass balance of Drangajökull ice cap (NW Iceland) derived from satellite sub-meter stereo images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín M. C. Belart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjólfur Magnússon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Pálsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.1501-1517. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-11-1501-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping snow depth in open alpine terrain from stereo satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1361-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced melt on debris-covered glaciers: investigations from Changri Nup Glacier, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick W Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W Immerzeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kraaijenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1845 - 1858. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1845-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01389475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric drying as the main driver of dramatic glacier wastage in the southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ménégoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (32396), </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep32396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01389407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation changes inferred from TanDEM-X data over the Mont-Blanc area: Impact of the X-band interferometric bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2581482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermal change in cold avalanching glaciers in relation to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (15), pp.6382-6390. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL064838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01217845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de la mer : variations passées, présentes et futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonéri Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (88), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future fluctuations of Mer de Glace, French Alps, assessed using a parameterized model calibrated with past thickness changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (66), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014AoG66A050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rate of sea-level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B. Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyssignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. von Schuckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.358-361. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid bedrock uplift in the Antarctic Peninsula explained by viscoelastic response to recent ice unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Nield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Barletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 397, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading water underneath Wilkes Land, East Antarctic ice sheet, observed using altimetry and digital elevation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-673-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two independent methods for mapping the grounding line of an outlet glacier - an example from the Astrolabe Glacier, Terre Adélie, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sacchettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.1331-1346. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-1331-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st-century increase in glacier mass loss in the Wrangell Mountains, Alaska, USA, from airborne laser altimetry and satellite stereo-imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Lingle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (220), pp.283-293. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014JoG13J119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accuracy of glacier outlines derived from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrand N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& 14 Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (63), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2013AoG63A296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and annual mass balances of Mera and Pokalde glaciers (Nepal Himalaya) since 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.1769-1786. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1769-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Icelandic ice caps to sea level rise: trends and variability since the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sv. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adalgeirsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced conditions or slight mass gain of glaciers in the Lahaul and Spiti region (northern India, Himalaya) during the nineties preceded recent mass loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Dobhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Linda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.569-582. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-569-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconciled Estimate of Glacier Contributions to Sea Level Rise: 2003 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Cogley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Arendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 340 (6134), pp.852-857. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1234532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice volume and subglacial topography for western Canadian glaciers from mass balance fields, thinning rates, and a bed stress model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jarosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (12), pp.4282-4303. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI-D-12-00513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised method of landslide inventory using panchromatic SPOT5 images and application to the earthquake-triggered landslides of Pisco (Peru, 2007, Mw8.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilberto Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.2590-2616. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs5062590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-wide glacier mass balances over the Pamir-Karakoram-Himalaya during 1999-2011 (vol 7, pg 1263, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.1885-1886. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1885-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-wide glacier mass balances over the Pamir - Karakoram - Himalaya during 1999-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.1263-1286. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-7-1263-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-volume changes, bias-estimation of mass-balance measurements and changes in subglacial lakes derived by LiDAR-mapping of the surface of Icelandic glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjolfur Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverrir Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnur Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (63), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2013AoG63A422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of surface mass balance and ice flux changes to the accelerated thinning of the Mer de Glace (Alps) over 1979-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (209), pp.501-512. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2012JoG11J083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of early 21st century glacier mass change in the Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kääb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Nuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7412), pp.495-498. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight mass gain of Karakorum glaciers in the early 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.322-325. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass loss of Larsen B tributary glaciers (Antarctic Peninsula) unabated since 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted A. Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Shuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.L13501. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From balance to imbalance: a shift in the dynamic behaviour of Chhota Shigri glacier, western Himalaya, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmanand Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (208), pp.315-324. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2012JoG11J123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resolution and radar penetration on glacier elevation changes computed from DEM differencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (208), pp.419-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and volume changes of Langjökull ice cap, Iceland, ~1890 to 2009, deduced from old maps, satellite images and in situ mass balance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sv. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jökull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Eyjafjallajökull, Torfajökull and Tindfjallajökull ice caps in Iceland to regional warming, deduced by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.7282. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/polar.v30i0.7282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted evolution of glacial lakes along the Hindu Kush Himalaya mountain range between 1990 and 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1-2), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triggering of sub-glacial lake drainage during the rapid glacier drawdown: Crane Glacier, Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Scambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Shuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (59), pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001-2009 elevation and mass losses in the Larsen A and B embayments, Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Shuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Scambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (204), pp.737-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the 20th and 21st century evolution of Hoffellsjökull glacier, SE-Vatnajökull, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aðalgeirsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guðmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Björnsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-5-961-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM Generation over Ice Fields in Nunavut with Along-track SPOT5 HRS Stereo Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m11-052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Alaskan glaciers to sea level rise derived from satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Menounos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.92-95. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume loss from Bering Glacier (Alaska), 1972 - 2003: comment on Muskett and others (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (197), pp.555-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation and gravity variations modelled from present-day ice thinning in the vicinity of glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Memin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rogister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hinderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (3-5), pp.195. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks applied to estimating subglacial topography and glacier volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Schoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Jarosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (9), pp.2146-2160. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008JCLI2572.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea level budget over 2003-2008: A reevaluation from GRACE space gravimetry, satellite altimetry and Argo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dominh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinehut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Llovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (1-2), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Al Hoceima (Morocco) earthquake of 24 February 2004, analysis and interpretation of data from ENVISAT ASAR and SPOT5 validated by ground-based observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mourabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reilinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (2), pp.306-316. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice wastage on the Kerguelen Islands (49°S, 69°E) between 1963 and 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mabileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.F03005. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JF001192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRIT. SPOT 5 stereoscopic survey of Polar Ice: Reference Images and Topographies during the fourth International Polar Year (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Korona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recul des glaciers de montagne : que nous apprennent les satellites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Earth Surface Dynamics With Optical Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008EO010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT5-HRS digital elevation models and the monitoring of glacier elevation changes in North-West Canada and South-East Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112(5), pp.2443-2454. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four years of mass balance on Chhota Shigri Glacier, Himachal Pradesh, India, a new benchmark glacier in the western Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Linda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmanand Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (183), pp.603 à 611. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/002214307784409306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing techniques for landslides surface displacement analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Raucoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 2, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing techniques for analysing landslide kinematics : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (2), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.2.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00194537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan de masse des glaciers de montagne (Alpes, Islande, Himalaya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.02. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing estimates of glacier mass balances in the Himachal Pradesh (Western Himalaya, India).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarfaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108 (3), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2006.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of the Grimsvotn subglacial lake, Vatnajokull, Iceland, monitored with SPOT5 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243, pp.293-302. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biases of SRTM in high-mountain areas: Implications for the monitoring of glacier volume changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (L08502), 1 à 5 p. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL025862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface motion of mountain glaciers derived from satellite optical imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (1), pp.14 à 28. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2004.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00373763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent rapid thinning of the &amp;quot;Mer de Glace'' glacier derived from satellite optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (17), pp.L17401. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New velocity map and mass-balance estimate of Mertz Glacier, East Antarctica, derived from Landsat sequential imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Scambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (167), pp.503-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintertime high-altitude surface energy balance of a Bolivian glacier, Illimani, 6340 m above sea level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Chazarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D6), pp.ISI:000182222600002. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid precipitation on a tropical glacier in Bolivia measured with an ultrasonic depth gauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Chazarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (10), pp.ISI:000180521100007. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002WR001402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En direct avec les scientifiques: 150 questions sur l'océan et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE POMMIER, pp.224, 2012, 978-2746506435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and Change of the Cryosphere in the Extended Hindu Kush Himalaya Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph M. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq M. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hindu Kush Himalaya Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92288-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment coule ce fleuve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nussbaumer Samuel, Deline Philippe, Vincent Christian &amp; Zumbühl Hein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer de glace - Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED. Charlie Buffet, p. 46-59, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinning of Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Singh Vijay P., Singh Pratap &amp; Haritashya Umesh K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Snow, Ice and Glaciers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 1169-1171, 2011, 978-90-481-2641-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de masse des glaciers et des calottes polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeandel Catherine &amp; Mosseri Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp. 56-59, 2011, 978-2-271-07198-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionne un glacier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Marie-Françoise, Etienne Jean-Louis, Lemarchand Fabienne &amp; Rémy Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap sur les Pôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Omnisciences, p. 106-108, 2011, 978-2-916097-25-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre se réchauffe et la mer monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan, le climat et nous: un équilibre fragil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED; Le Pommier, pp. 76-101, 2011, 978-2-7465-0531-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et bilan de masse des glaciers de montagne (Alpes, Islande, Himalaya) : contribution de l'imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId694"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etienne.berthier.free.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Bourlon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Revuelto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2025.731" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zemp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Jakob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Dussaillant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nussbaumer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08545-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim Sattar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cook" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kant Rai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads2659" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ochwat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Scambos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Winberry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luckman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01802-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mattea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Bhattacharya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-219-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mcvicar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sheffield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01833-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bannwart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1977-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02506-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Falaschi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bl&#246;the" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Tadono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1601249" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kargel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Raup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-02052-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Piermattei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sommer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H. Braun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-3195-2024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dussaillant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Krieger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floricioiu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Farooq Azam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smriti Srivastava" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5653-2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892875v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lebreton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontannaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hosford" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mu&#241;oz-Cobo Belart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5551-2024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen King" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Planchot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3251-2023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Belart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#243;mas J&#243;hannesson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33799/jokull2023.73.035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floriciou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S Gardner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acaf8e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rounce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Hock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maussion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kochtitzky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo1324" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Westoby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Dunning" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carrivick" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coulthard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalachand Sain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51225.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240438v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mouginot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Flowers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nolan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Brinkerhoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bravo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.43" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n M C Belart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-022-00120-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximillian van Wyk de Vries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Bhushan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jacquemart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3309-2022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03861045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin M. C. Belart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n. J&#243;nsd&#243;ttir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098302" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pitte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Masiokas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gargantini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruiz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.22" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schytt Mannerfelt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3188922" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719668v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Pedersen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Belart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgir Vilhelm &#211;skarsson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magn&#250;s Tumi Gudmundsson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097125" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602822v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cluzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafaysse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030271" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Lei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandong Yao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lide Tian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwei Sheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjuan Liao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-199-2021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361063v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H Shugar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhushan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Upadhyay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh4455" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vidaller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revuelto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izagirre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas&#8208;heredia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094339" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03214987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnabb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Menounos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nuth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03436-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719685v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Muhammad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Steiner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finu Shrestha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Shah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2021.1975833" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361045v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denzinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Machguth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barandun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girod" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.108" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361043v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pohl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Naegeli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092084" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671319v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli An" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jida Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Huang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu Pokhrel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361115v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M Young" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn E Flowers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Latto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.107" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Stroebele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102021000080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1751-2021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811277v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dussaillant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masiokas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugonnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0639-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leopold" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Welty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47211.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;finna A&#240;algeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyj&#243;lfur Magn&#250;sson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur P&#225;lsson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsteinn Thorsteinsson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.523646" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Deems" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gutmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2925-2020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00099" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319263v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0042" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbindra Khadka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibas Shrestha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.88" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ferri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zalazar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano H Masiokas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.530997" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989875v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Lhermitte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Shuman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wouters" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912890117" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;g&#250;st &#222;. Gunnlaugsson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00163" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0432-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934711v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.430" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata B&#322;aszczyk" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Ignatiuk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Grabiec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kolondra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Laska" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091121" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergsma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050590" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward van Pelt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Kohler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.98" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.32" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952548v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gardner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldberg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0271-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365258v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menounos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080942" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyjolfur Magnusson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur Palsson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.16" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989849v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shean" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Joughin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2633-2019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989853v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagnon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maharjan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004838" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952649v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Shea" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W Immerzeel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-3439-2018" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952823v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryskul Usubaliev" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlan Azisov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1899-2018" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952828v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fujita" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2017.86" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670739v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Treichler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0171-z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952631v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Max K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#252;hler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0039-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126139v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1551-2018" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952671v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Larsen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Durkin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Willis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pritchard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1523-2018" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365255v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Miles" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott Watson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-3891-2018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706511v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00008" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952652v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lemoine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ribes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy293" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952636v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2883-2018" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894285v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soruco" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azam" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basantes-Serrano" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jf004702" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894339v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirguey" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Drolon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050507" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835209v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Viale" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano H. Masiokas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-619-2017" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018928v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62170" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351632v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adalgeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#225;lsson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmidt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050399" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670729v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2999" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835198v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n M. C. Belart" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif S. Anderson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1501-2017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389475v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick W Wagnon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kraaijenbrink" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1845-2016" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389407v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32396" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354172v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2581482" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01217845v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krug" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064838" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243051v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyssignac" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56363" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011348v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harter" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Six" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014AoG66A050" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011352v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Dieng" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Schuckmann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2159" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011349v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Nield" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Barletta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordoni" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. King" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Whitehouse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.04.019" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011350v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flament" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-673-2014" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011351v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Das" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hock" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lingle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014JoG13J119" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982297v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillermoz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1769-2013" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846333v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Paul" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrand N." TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; 14 Others" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013AoG63A296" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846329v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bjornsson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palsson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv. Gudmundsson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnusson" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adalgeirsdottir" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50278" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846331v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gardner" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moholdt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Cogley" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wouters" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Arendt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1234532" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846332v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ramanathan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Dobhal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Linda" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-569-2013" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846330v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. C. Clarke" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anslow" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarosch" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Radic" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00513.1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831613v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilberto Zavala" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5062590" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744036v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Johannesson" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Bj&#246;rnsson" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverrir Gudmundsson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013AoG63A422" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982293v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardelle" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaab" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1885-2013" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880662v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gardelle" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1263-2013" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744009v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Nuth" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11324" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-95BSNMJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743992v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J083" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743995v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1450" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743980v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted A. Scambos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Shuman" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051755" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675120v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Azam" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmanand Sharma" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J123" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744054v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846328v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626059v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/polar.v30i0.7282" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561576v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.003" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626055v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Scambos" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Shuman" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742675v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clavet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m11-052" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640154v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A&#240;algeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#240;mundsson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johannesson" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-961-2011" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626051v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537722v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schiefer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry K. C. Clarke" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo737" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537726v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401223v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dominh" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinehut" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.10.004" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594427v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.006" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403093v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Schoof" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Jarosch" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2572.1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401225v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahayt" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Feigl" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourabit" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reilinger" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.09.015" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MPW7PXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397912v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Korona" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.10.005" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406745v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Le Bris" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mabileau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001192" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402162v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282596v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprince" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO010001" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282598v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.11.004" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20F23XMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377512v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214307784409306" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338007v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucoule" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Casson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194537v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Casson" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.2.89" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282599v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007028" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CZNP4V9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280179v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajesh" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarfaraz" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.11.017" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280170v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Feigl" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.027" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375435v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025862" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JF7K3GN8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373763v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vadon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2004.11.005" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T6H35HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404827v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020706" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404828v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raup" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scambos" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404831v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sicart" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Chazarin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002088" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404829v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001402" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801972v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720614v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Shea" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyin Liu" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq M. Azam" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92288-1_7" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011659v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011649v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011616v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011609v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011635v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011256v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etienne.berthier.free.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Bourlon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Revuelto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2025.731" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim Sattar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kant Rai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads2659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zemp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Jakob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Dussaillant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nussbaumer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08545-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ochwat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Scambos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Winberry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luckman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01802-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mattea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Bhattacharya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-219-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mcvicar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sheffield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01833-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02506-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bannwart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1977-2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Falaschi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bl&#246;the" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Tadono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1601249" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kargel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Raup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-02052-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Piermattei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sommer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H. Braun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-3195-2024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dussaillant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Krieger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floricioiu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Farooq Azam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smriti Srivastava" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5653-2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892875v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lebreton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontannaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hosford" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mu&#241;oz-Cobo Belart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5551-2024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Belart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#243;mas J&#243;hannesson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33799/jokull2023.73.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183927v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen King" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Planchot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3251-2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floriciou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S Gardner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acaf8e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rounce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Hock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maussion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kochtitzky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo1324" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Westoby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Dunning" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carrivick" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coulthard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalachand Sain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51225.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Flowers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nolan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Brinkerhoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mouginot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Berthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bravo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.43" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximillian van Wyk de Vries" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Bhushan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jacquemart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3309-2022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n M C Belart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-022-00120-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03861045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin M. C. Belart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n. J&#243;nsd&#243;ttir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098302" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pitte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Masiokas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gargantini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruiz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.22" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schytt Mannerfelt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3188922" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719668v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Pedersen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Belart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgir Vilhelm &#211;skarsson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magn&#250;s Tumi Gudmundsson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097125" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602822v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cluzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafaysse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030271" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Lei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandong Yao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lide Tian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwei Sheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjuan Liao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-199-2021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361063v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H Shugar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhushan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Upadhyay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh4455" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vidaller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revuelto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izagirre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas&#8208;heredia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094339" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Muhammad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Steiner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finu Shrestha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Shah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2021.1975833" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03214987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnabb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Menounos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nuth" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03436-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361045v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denzinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Machguth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barandun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girod" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.108" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361043v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pohl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Naegeli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092084" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361115v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M Young" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn E Flowers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Latto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.107" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671319v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli An" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jida Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu Pokhrel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Stroebele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102021000080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1751-2021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965637v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Deems" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gutmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2925-2020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811277v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dussaillant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masiokas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugonnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0639-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989859v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leopold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Welty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47211.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361160v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;finna A&#240;algeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyj&#243;lfur Magn&#250;sson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur P&#225;lsson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsteinn Thorsteinsson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.523646" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00099" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319263v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0042" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Lhermitte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Sun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Shuman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Wouters" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912890117" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361171v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ferri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zalazar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano H Masiokas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.530997" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051883v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbindra Khadka" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibas Shrestha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.88" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;g&#250;st &#222;. Gunnlaugsson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00163" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0432-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934711v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.430" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata B&#322;aszczyk" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Ignatiuk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Grabiec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kolondra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Laska" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091121" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergsma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050590" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward van Pelt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Kohler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.98" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.32" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989849v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Joughin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-2633-2019" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989853v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagnon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maharjan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004838" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952548v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gardner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldberg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0271-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menounos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080942" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365266v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyjolfur Magnusson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnur Palsson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.16" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670739v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Treichler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0171-z" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952649v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Shea" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W Immerzeel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-3439-2018" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952823v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryskul Usubaliev" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlan Azisov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1899-2018" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952828v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fujita" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2017.86" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952631v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Max K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#252;hler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0039-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952671v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Larsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Durkin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Willis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pritchard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-1523-2018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126139v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1551-2018" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952644v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Collao-Barrios" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2018.46" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01890287v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706511v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365255v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Miles" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott Watson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-3891-2018" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952636v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2883-2018" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952652v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lemoine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ribes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy293" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soruco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azam" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basantes-Serrano" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jf004702" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894339v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirguey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Drolon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050507" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835209v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Viale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano H. Masiokas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-619-2017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018928v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62170" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351632v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adalgeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#225;lsson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmidt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050399" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670729v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2999" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835198v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n M. C. Belart" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif S. Anderson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1501-2017" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389475v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick W Wagnon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kraaijenbrink" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1845-2016" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389407v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32396" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354172v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2581482" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01217845v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krug" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064838" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243051v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyssignac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56363" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011348v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harter" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Six" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014AoG66A050" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011352v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Dieng" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Schuckmann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2159" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011349v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Nield" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Barletta" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordoni" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. King" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Whitehouse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.04.019" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011350v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flament" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-673-2014" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011577v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacchettini" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Drouet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1331-2014" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011351v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Das" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hock" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Lingle" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014JoG13J119" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846333v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Paul" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrand N." TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; 14 Others" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013AoG63A296" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982297v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillermoz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1769-2013" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846329v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bjornsson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palsson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv. Gudmundsson" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnusson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adalgeirsdottir" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50278" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846332v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ramanathan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Dobhal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Linda" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-569-2013" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846331v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gardner" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moholdt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Cogley" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wouters" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Arendt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1234532" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846330v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. C. Clarke" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anslow" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarosch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Radic" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00513.1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831613v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilberto Zavala" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5062590" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982293v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardelle" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaab" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1885-2013" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880662v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gardelle" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1263-2013" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744036v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Johannesson" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Bj&#246;rnsson" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverrir Gudmundsson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013AoG63A422" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743992v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J083" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744009v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Nuth" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11324" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-95BSNMJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743995v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1450" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743980v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted A. Scambos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Shuman" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051755" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675120v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Azam" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmanand Sharma" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J123" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744054v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846328v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626059v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/polar.v30i0.7282" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561576v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.003" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626055v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Scambos" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Shuman" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626051v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640154v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A&#240;algeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#240;mundsson" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johannesson" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-5-961-2011" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742675v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clavet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m11-052" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537722v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schiefer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry K. C. Clarke" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo737" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537726v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594427v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.006" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403093v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Schoof" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Jarosch" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2572.1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401223v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dominh" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinehut" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.10.004" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401225v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahayt" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Feigl" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mourabit" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reilinger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.09.015" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MPW7PXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406745v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Le Bris" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mabileau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001192" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397912v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Korona" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2008.10.005" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402162v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282596v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprince" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO010001" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282598v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.11.004" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20F23XMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377512v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214307784409306" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338007v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raucoule" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Casson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194537v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Casson" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.2.89" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282599v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007028" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CZNP4V9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280179v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajesh" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarfaraz" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.11.017" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280170v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Feigl" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.027" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375435v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025862" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JF7K3GN8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373763v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vadon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2004.11.005" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T6H35HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404827v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020706" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404828v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raup" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scambos" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404831v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sicart" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Chazarin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002088" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404829v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001402" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801972v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720614v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Shea" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyin Liu" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq M. Azam" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92288-1_7" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011659v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011649v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011616v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011609v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011635v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011256v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>