--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -72,4143 +72,4557 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical fate in vitro: A physiological biokinetic (PBK) model for cell-based assays</w:t>
+                <w:t xml:space="preserve">Liver steatosis induced by per- and polyfluoroalkyl substances exerts a limited influence on heterocyclic aromatic amine–mediated DNA damage at population-relevant exposure levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Brenner</w:t>
+                <w:t xml:space="preserve">Minna A. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bernal</w:t>
+                <w:t xml:space="preserve">Frederic Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliska Sychrova</w:t>
+                <w:t xml:space="preserve">Matthieu Masaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Kohoutek</w:t>
+                <w:t xml:space="preserve">Etienne B Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Langouët</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALTEX - Alternatives to Animal Experimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 397, pp.127975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14573/altex.2509261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456518v1</w:t>
+                <w:t xml:space="preserve">hal-05579811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of endocrine disruptor impact on carbohydrate metabolism in the HepaRG human hepatic cell line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical fate in vitro: A physiological biokinetic (PBK) model for cell-based assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+                <w:t xml:space="preserve">Eliska Sychrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Ji Kim</w:t>
+                <w:t xml:space="preserve">Jiří Kohoutek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Langouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ALTEX - Alternatives to Animal Experimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-025-04291-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14573/altex.2509261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493864v1</w:t>
+                <w:t xml:space="preserve">hal-05456518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of endocrine disruptor impact on carbohydrate metabolism in the HepaRG human hepatic cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mathas</w:t>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+                <w:t xml:space="preserve">Béatrice Le-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Galardon</w:t>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Larigot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Min Ji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-025-04291-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468192v1</w:t>
+                <w:t xml:space="preserve">hal-05493864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05343900v1</w:t>
+                <w:t xml:space="preserve">hal-05570286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of endocrine disruptor impacts on lipid metabolism in a fatty acid-supplemented HepaRG human hepatic cell line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Selenay Degerli</w:t>
+                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Galardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04356246v1</w:t>
+                <w:t xml:space="preserve">hal-05343900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Futures of Learning Pharmacology and Medicinal and Organic Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fun Man Fung</w:t>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Blanc</w:t>
+                <w:t xml:space="preserve">Erwan Galardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00043⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668583v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs of molecular adaptation to the chemical exposome: a focus on xenobiotic metabolism pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Digital Futures of Learning Pharmacology and Medicinal and Organic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fun Man Fung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne B Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2022.0510⟩</w:t>
+              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.1191-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669203v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per- and polyfluoroalkyl substances as persistent pollutants with metabolic and endocrine-disrupting impacts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">Assessment of endocrine disruptor impacts on lipid metabolism in a fatty acid-supplemented HepaRG human hepatic cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Andréau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charbel Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rose Reyhan Basaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selenay Degerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tem.2024.07.021⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chemosphere, 349, pp.140883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748588v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exposome and liver disease - how environmental factors affect liver health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Per- and polyfluoroalkyl substances as persistent pollutants with metabolic and endocrine-disrupting impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne B Blanc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Andréau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2023.02.034⟩</w:t>
+              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tem.2024.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041202v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of pollutant mixture released from grafted adipose tissues on fatty acid and lipid metabolism in the skeletal muscles, kidney, heart, and lungs of male mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Costs of molecular adaptation to the chemical exposome: a focus on xenobiotic metabolism pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layale Youssef</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne B Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122387⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1898), pp.20220510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2022.0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04182516v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDHi fungicides: An example of mitotoxic pesticides targeting the succinate dehydrogenase complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative tools and methods for toxicity testing within PARC work package 5 on hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kloé Debizet</w:t>
+                <w:t xml:space="preserve">Thalia de Castelbajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Imler</w:t>
+                <w:t xml:space="preserve">Kiara Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+                <w:t xml:space="preserve">Celia Garcia Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terje Svingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramhøj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108219⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.1216369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1216369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748812v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04193760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between perfluoroalkyl substances and the severity of non-alcoholic fatty liver disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ReadEDTest: A tool to assess the readiness of in vitro test methods under development for identifying endocrine disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Roux</w:t>
+                <w:t xml:space="preserve">Thibault Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Elise Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Michalak</w:t>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne B Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 180, pp.108235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108235⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 174, pp.107910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382856v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReadEDTest: A tool to assess the readiness of in vitro test methods under development for identifying endocrine disruptors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of pollutant mixture released from grafted adipose tissues on fatty acid and lipid metabolism in the skeletal muscles, kidney, heart, and lungs of male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Grignard</w:t>
+                <w:t xml:space="preserve">Gideon Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brion</w:t>
+                <w:t xml:space="preserve">Phillipe Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layale Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne B Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Normand Podechard</w:t>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107910⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 336, pp.122387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094681v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative tools and methods for toxicity testing within PARC work package 5 on hazard assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thalia de Castelbajac</w:t>
+                <w:t xml:space="preserve">The exposome and liver disease - how environmental factors affect liver health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiara Aiello</w:t>
+                <w:t xml:space="preserve">Michel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne B Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Garcia Arenas</w:t>
+                <w:t xml:space="preserve">Massimo Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terje Svingen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Ramhøj</w:t>
+                <w:t xml:space="preserve">Jessica Zucman-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1216369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (2), pp.492-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2023.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04193760v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDHi fungicides: An example of mitotoxic pesticides targeting the succinate dehydrogenase complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+                <w:t xml:space="preserve">Associations between perfluoroalkyl substances and the severity of non-alcoholic fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 180, pp.108219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108219⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 180, pp.108235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627140v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity II: Establishing causal links between chemical exposures and obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+                <w:t xml:space="preserve">SDHi fungicides: An example of mitotoxic pesticides targeting the succinate dehydrogenase complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kloé Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Imler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115015⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.108219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705630v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives in vitro et in silico aux modèles animaux en toxicologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SDHi fungicides: An example of mitotoxic pesticides targeting the succinate dehydrogenase complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kloé Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tete</w:t>
+                <w:t xml:space="preserve">Jules Imler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Zgheib</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bernal</w:t>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies et biotechnologies pour la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re295⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.108219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765585v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial pathway disruption is a powerful approach to delineate metabolic impacts of endocrine disruptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alternatives in vitro et in silico aux modèles animaux en toxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Al Awabdh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bernal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14465⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnologies et biotechnologies pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765488v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity I: Overview and molecular and biochemical mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obesity II: Establishing causal links between chemical exposures and obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Collier</w:t>
+                <w:t xml:space="preserve">Jerrold J Heindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Kassotis</w:t>
+                <w:t xml:space="preserve">Sarah Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troy Roepke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Min Ji Kim</w:t>
+                <w:t xml:space="preserve">Keren Agay-Shay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan P Arrebola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 199, pp.115012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115012⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 199, pp.115015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843296v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological effects of 2,3,7,8 tetrachlorodibenzo-p-dioxin on the skeletal muscle of mice during the perinatal period: a metabolomics study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obesity I: Overview and molecular and biochemical mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Karen Carrasco Laserna</w:t>
+                <w:t xml:space="preserve">Robert Lustig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medhi Hichor</w:t>
+                <w:t xml:space="preserve">David Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kassotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troy Roepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Ji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-022-00633-z⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.115012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182519v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives in vitro et in silico aux modèles animaux en toxicologie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combinatorial pathway disruption is a powerful approach to delineate metabolic impacts of endocrine disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talía Boronat-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies et biotechnologies pour la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re295⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbon Virtual Issue Reviews, 596 (24), pp.3107-3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627223v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Koual</w:t>
+                <w:t xml:space="preserve">Toxicological effects of 2,3,7,8 tetrachlorodibenzo-p-dioxin on the skeletal muscle of mice during the perinatal period: a metabolomics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiranya Dayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karen Carrasco Laserna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Hichor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-022-00633-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627137v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Alternatives in vitro et in silico aux modèles animaux en toxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Al Awabdh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meriem Koual</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnologies et biotechnologies pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744739v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sait-on de l’action des perturbateurs endocriniens sur le système immunitaire ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744699v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting with Three-Dimensional Molecular Structures Using an Augmented Reality Mobile App</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que sait-on de l’action des perturbateurs endocriniens sur le système immunitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estaquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (7), pp.729-734</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154348v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a Virtual Reality Platform in Environmental Chemistry Education To Conduct a Field Trip to an Overseas Site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Watts</w:t>
+                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00728⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026750v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl hydrocarbon receptor and liver fibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interacting with Three-Dimensional Molecular Structures Using an Augmented Reality Mobile App</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Kailer Aw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Duval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Christopher Boellaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teck Kiang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ping Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (10), pp.3877-3881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196325v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dyrk1A level on alcohol metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Mortreux</w:t>
+                <w:t xml:space="preserve">Applying a Virtual Reality Platform in Environmental Chemistry Education To Conduct a Field Trip to an Overseas Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fun Man Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Paul</w:t>
+                <w:t xml:space="preserve">Wen Yi Choo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maurice Delabar</w:t>
+                <w:t xml:space="preserve">Alvita Ardisara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dominik Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (2), pp.382-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04749737v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia down-regulates CCAAT/enhancer binding protein-alpha expression in breast cancer cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aryl hydrocarbon receptor and liver fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dreiem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Caroline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-07-1190⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330651v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of Dyrk1A level on alcohol metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Daubigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bokobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Delabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1862 (9), pp.1495-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypoxia down-regulates CCAAT/enhancer binding protein-alpha expression in breast cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Seifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dreiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fulchignoni-Lataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Le Frère Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (7), pp.2158-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-07-1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stabilization of IGFBP-1 mRNA by ethanol in hepatoma cells involves the JNK pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (5), pp.691-698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhep.2007.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of biological communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">86 (3), pp.101766, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4355,51 +4769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Sychrova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kohoutek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14573/altex.2509261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le-Grand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-04291-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Touma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rose Reyhan Basaran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenay Degerli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fun Man Fung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gaillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;au" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.07.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Colombo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2023.02.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Lam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Noirez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Youssef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122387" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte Hospital" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Debizet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Imler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108235" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Crouzet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04193760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia de Castelbajac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Aiello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Garcia Arenas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Svingen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramh&#248;j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1216369" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerrold J Heindel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Howard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Agay-Shay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Arrebola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tete" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zgheib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re295" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal&#237;a Boronat-Belda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14465" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lustig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kassotis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Roepke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya Dayal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karen Carrasco Laserna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Hichor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00633-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010110" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estaquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Kailer Aw" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Christopher Boellaard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Kiang Tan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yap" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ping Loh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00387" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yi Choo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvita Ardisara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dominik Zimmermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Watts" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00728" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.11.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daubigney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mortreux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Delabar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.05.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4761JMP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Seifeddine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dreiem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fulchignoni-Lataud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Le Fr&#232;re Belda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-07-1190" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2007.05.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QNLDQN1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432127v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101766" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna A. Choi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ezan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masaoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brenner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Sychrova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kohoutek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14573/altex.2509261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le-Grand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-04291-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fun Man Fung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Touma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rose Reyhan Basaran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenay Degerli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140883" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.07.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04193760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia de Castelbajac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Aiello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Garcia Arenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Svingen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramh&#248;j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1216369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Crouzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grignard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Lam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Noirez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Youssef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122387" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Colombo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2023.02.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte Hospital" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Debizet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Imler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zgheib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re295" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerrold J Heindel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Howard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Agay-Shay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Arrebola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lustig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kassotis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Roepke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal&#237;a Boronat-Belda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14465" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya Dayal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karen Carrasco Laserna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Hichor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00633-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010110" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estaquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Kailer Aw" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Christopher Boellaard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Kiang Tan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yap" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ping Loh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00387" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yi Choo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvita Ardisara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dominik Zimmermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Watts" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00728" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.11.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daubigney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mortreux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Delabar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.05.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4761JMP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Seifeddine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dreiem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fulchignoni-Lataud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Le Fr&#232;re Belda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-07-1190" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2007.05.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QNLDQN1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101766" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>