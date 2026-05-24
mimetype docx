--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -910,265 +910,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Futures of Learning Pharmacology and Medicinal and Organic Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of endocrine disruptor impacts on lipid metabolism in a fatty acid-supplemented HepaRG human hepatic cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fun Man Fung</w:t>
+                <w:t xml:space="preserve">Charbel Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Blanc</w:t>
+                <w:t xml:space="preserve">Béatrice Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Rose Reyhan Basaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selenay Degerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00043⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chemosphere, 349, pp.140883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668583v1</w:t>
+                <w:t xml:space="preserve">hal-04356246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of endocrine disruptor impacts on lipid metabolism in a fatty acid-supplemented HepaRG human hepatic cell line</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Futures of Learning Pharmacology and Medicinal and Organic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Le Grand</w:t>
+                <w:t xml:space="preserve">Fun Man Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rose Reyhan Basaran</w:t>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenay Degerli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Chemosphere, 349, pp.140883. </w:t>
+              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.1191-1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356246v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per- and polyfluoroalkyl substances as persistent pollutants with metabolic and endocrine-disrupting impacts</w:t>
               </w:r>
@@ -1180,64 +1180,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Andréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1297,51 +1297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs of molecular adaptation to the chemical exposome: a focus on xenobiotic metabolism pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1412,1769 +1412,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative tools and methods for toxicity testing within PARC work package 5 on hazard assessment</w:t>
+                <w:t xml:space="preserve">The effects of pollutant mixture released from grafted adipose tissues on fatty acid and lipid metabolism in the skeletal muscles, kidney, heart, and lungs of male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalia de Castelbajac</w:t>
+                <w:t xml:space="preserve">Gideon Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiara Aiello</w:t>
+                <w:t xml:space="preserve">Phillipe Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Garcia Arenas</w:t>
+                <w:t xml:space="preserve">Haidar Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terje Svingen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Ramhøj</w:t>
+                <w:t xml:space="preserve">Layale Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1216369⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 336, pp.122387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04193760v1</w:t>
+                <w:t xml:space="preserve">hal-04182516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReadEDTest: A tool to assess the readiness of in vitro test methods under development for identifying endocrine disruptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The exposome and liver disease - how environmental factors affect liver health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne B Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Crouzet</w:t>
+                <w:t xml:space="preserve">Massimo Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Grignard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Normand Podechard</w:t>
+                <w:t xml:space="preserve">Jessica Zucman-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (2), pp.492-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2023.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094681v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of pollutant mixture released from grafted adipose tissues on fatty acid and lipid metabolism in the skeletal muscles, kidney, heart, and lungs of male mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SDHi fungicides: An example of mitotoxic pesticides targeting the succinate dehydrogenase complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kloé Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gideon Lam</w:t>
+                <w:t xml:space="preserve">Jules Imler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe Noirez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blanc</w:t>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122387⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.108219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182516v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exposome and liver disease - how environmental factors affect liver health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Associations between perfluoroalkyl substances and the severity of non-alcoholic fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne B Blanc</w:t>
+                <w:t xml:space="preserve">Marine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Colombo</w:t>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Zucman-Rossi</w:t>
+                <w:t xml:space="preserve">Sophie Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 79 (2), pp.492-505. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.108235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2023.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041202v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between perfluoroalkyl substances and the severity of non-alcoholic fatty liver disease</w:t>
+                <w:t xml:space="preserve">Innovative tools and methods for toxicity testing within PARC work package 5 on hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma David</w:t>
+                <w:t xml:space="preserve">Thalia de Castelbajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Kiara Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Roux</w:t>
+                <w:t xml:space="preserve">Celia Garcia Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Terje Svingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Michalak</w:t>
+                <w:t xml:space="preserve">Louise Ramhøj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 180, pp.108235. </w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.1216369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1216369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382856v1</w:t>
+                <w:t xml:space="preserve">anses-04193760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDHi fungicides: An example of mitotoxic pesticides targeting the succinate dehydrogenase complex</w:t>
+                <w:t xml:space="preserve">ReadEDTest: A tool to assess the readiness of in vitro test methods under development for identifying endocrine disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Duarte Hospital</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tête</w:t>
+                <w:t xml:space="preserve">Thibault Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kloé Debizet</w:t>
+                <w:t xml:space="preserve">Elise Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Imler</w:t>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne B Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+                <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 180, pp.108219. </w:t>
+              <w:t xml:space="preserve">, 2023, 174, pp.107910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748812v1</w:t>
+                <w:t xml:space="preserve">hal-04094681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDHi fungicides: An example of mitotoxic pesticides targeting the succinate dehydrogenase complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Duarte Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kloé Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Imler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 180, pp.108219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives in vitro et in silico aux modèles animaux en toxicologie</w:t>
+                <w:t xml:space="preserve">Obesity I: Overview and molecular and biochemical mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tete</w:t>
+                <w:t xml:space="preserve">Robert Lustig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Zgheib</w:t>
+                <w:t xml:space="preserve">David Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Al Awabdh</w:t>
+                <w:t xml:space="preserve">Christopher Kassotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bernal</w:t>
+                <w:t xml:space="preserve">Troy Roepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Ji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies et biotechnologies pour la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.115012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765585v1</w:t>
+                <w:t xml:space="preserve">hal-03843296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity II: Establishing causal links between chemical exposures and obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial pathway disruption is a powerful approach to delineate metabolic impacts of endocrine disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerrold J Heindel</w:t>
+                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Howard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+                <w:t xml:space="preserve">Talía Boronat-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115015⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbon Virtual Issue Reviews, 596 (24), pp.3107-3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705630v1</w:t>
+                <w:t xml:space="preserve">hal-04765488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity I: Overview and molecular and biochemical mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicological effects of 2,3,7,8 tetrachlorodibenzo-p-dioxin on the skeletal muscle of mice during the perinatal period: a metabolomics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiranya Dayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karen Carrasco Laserna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lustig</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Min Ji Kim</w:t>
+                <w:t xml:space="preserve">Medhi Hichor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-022-00633-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843296v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial pathway disruption is a powerful approach to delineate metabolic impacts of endocrine disruptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternatives in vitro et in silico aux modèles animaux en toxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Al Awabdh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bernal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14465⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnologies et biotechnologies pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765488v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological effects of 2,3,7,8 tetrachlorodibenzo-p-dioxin on the skeletal muscle of mice during the perinatal period: a metabolomics study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Medhi Hichor</w:t>
+                <w:t xml:space="preserve">Alternatives in vitro et in silico aux modèles animaux en toxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Al Awabdh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-022-00633-z⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnologies et biotechnologies pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182519v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives in vitro et in silico aux modèles animaux en toxicologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bernal</w:t>
+                <w:t xml:space="preserve">Obesity II: Establishing causal links between chemical exposures and obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerrold J Heindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Agay-Shay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan P Arrebola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies et biotechnologies pour la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re295⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.115015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627223v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
               </w:r>
@@ -3199,51 +3199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3288,256 +3288,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sait-on de l’action des perturbateurs endocriniens sur le système immunitaire ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744699v1</w:t>
+                <w:t xml:space="preserve">hal-03744739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que sait-on de l’action des perturbateurs endocriniens sur le système immunitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estaquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (7), pp.729-734</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744739v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting with Three-Dimensional Molecular Structures Using an Augmented Reality Mobile App</w:t>
               </w:r>
@@ -3657,51 +3657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a Virtual Reality Platform in Environmental Chemistry Education To Conduct a Field Trip to an Overseas Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fun Man Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Yi Choo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,64 +3804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryl hydrocarbon receptor and liver fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.8-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4035,301 +4035,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia down-regulates CCAAT/enhancer binding protein-alpha expression in breast cancer cells.</w:t>
+                <w:t xml:space="preserve">Combination of lipid metabolism alterations and their sensitivity to inflammatory cytokines in human lipin-1-deficient myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Seifeddine</w:t>
+                <w:t xml:space="preserve">Caroline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dreiem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blanc</w:t>
+                <w:t xml:space="preserve">Asmaa Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Fulchignoni-Lataud</w:t>
+                <w:t xml:space="preserve">Joseph Vamecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Le Frère Belda</w:t>
+                <w:t xml:space="preserve">Mai Thao Viou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu-Sheng Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-07-1190⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1832 (12), pp.2103-2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2013.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330651v1</w:t>
+                <w:t xml:space="preserve">hal-05612593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hypoxia down-regulates CCAAT/enhancer binding protein-alpha expression in breast cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Seifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dreiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fulchignoni-Lataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Le Frère Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (7), pp.2158-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-07-1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stabilization of IGFBP-1 mRNA by ethanol in hepatoma cells involves the JNK pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (5), pp.691-698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhep.2007.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4339,51 +4473,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4435,51 +4569,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4489,140 +4623,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of biological communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">86 (3), pp.101766, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4769,51 +4903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna A. Choi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ezan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masaoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brenner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Sychrova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kohoutek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14573/altex.2509261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le-Grand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-04291-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fun Man Fung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Touma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rose Reyhan Basaran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenay Degerli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140883" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.07.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04193760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia de Castelbajac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Aiello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Garcia Arenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Svingen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramh&#248;j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1216369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Crouzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grignard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Lam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Noirez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Youssef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122387" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Colombo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2023.02.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte Hospital" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Debizet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Imler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zgheib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re295" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerrold J Heindel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Howard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Agay-Shay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Arrebola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lustig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kassotis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Roepke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal&#237;a Boronat-Belda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14465" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya Dayal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karen Carrasco Laserna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Hichor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00633-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010110" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estaquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Kailer Aw" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Christopher Boellaard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Kiang Tan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yap" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ping Loh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00387" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yi Choo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvita Ardisara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dominik Zimmermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Watts" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00728" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.11.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daubigney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mortreux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Delabar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.05.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4761JMP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Seifeddine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dreiem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fulchignoni-Lataud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Le Fr&#232;re Belda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-07-1190" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2007.05.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QNLDQN1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101766" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna A. Choi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ezan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masaoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brenner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Sychrova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kohoutek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14573/altex.2509261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le-Grand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-04291-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Touma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rose Reyhan Basaran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenay Degerli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140883" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fun Man Fung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.07.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Lam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Noirez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Youssef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Colombo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2023.02.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte Hospital" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Debizet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Imler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04193760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia de Castelbajac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Aiello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Garcia Arenas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Svingen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramh&#248;j" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1216369" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Crouzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107910" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lustig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kassotis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Roepke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal&#237;a Boronat-Belda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14465" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182519v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya Dayal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karen Carrasco Laserna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Hichor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00633-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tete" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zgheib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705630v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerrold J Heindel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Howard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Agay-Shay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Arrebola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010110" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estaquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Kailer Aw" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Christopher Boellaard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Kiang Tan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Yap" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ping Loh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00387" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yi Choo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvita Ardisara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dominik Zimmermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Watts" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00728" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.11.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daubigney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mortreux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Delabar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.05.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4761JMP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Mamoune" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vamecq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thao Viou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu-Sheng Hsieh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2013.07.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Seifeddine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dreiem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fulchignoni-Lataud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Le Fr&#232;re Belda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-07-1190" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2007.05.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QNLDQN1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101766" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>