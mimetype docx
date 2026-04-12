--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -100,365 +100,365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling radiative properties of circular atomic arrays through nanofiber guided modes</w:t>
+                <w:t xml:space="preserve">Towards a fictitious magnetic field trap for both ground and Rydberg state 87 Rb atoms via the evanescent field of an optical nanofiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jiménez Jaimes</w:t>
+                <w:t xml:space="preserve">Alexey Vylegzhanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
+                <w:t xml:space="preserve">Dylan Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brion</w:t>
+                <w:t xml:space="preserve">Danil Kornovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Síle Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/91kf-xl7p⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (7), pp.073203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/adf058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125702v2</w:t>
+                <w:t xml:space="preserve">hal-05251547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a fictitious magnetic field trap for both ground and Rydberg state 87 Rb atoms via the evanescent field of an optical nanofiber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase control of transmission and reflection in a sample of duplicated two-level systems driven by a stationary control field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danil Kornovan</w:t>
+                <w:t xml:space="preserve">F.A. Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Síle Nic Chormaic</w:t>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/adf058⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 587, pp.131874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2025.131874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251547v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605029v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase control of transmission and reflection in a sample of duplicated two-level systems driven by a stationary control field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling radiative properties of circular atomic arrays through nanofiber guided modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jiménez Jaimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.A. Hashmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brion</w:t>
+                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+                <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 587, pp.131874. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.053702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2025.131874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/91kf-xl7p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605029v3</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofibre-based trap for Rb2 molecule</w:t>
               </w:r>
@@ -470,51 +470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Márquez-Mijares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 98 (11), pp.115404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -548,90 +548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation of $^{87}$Rb Rydberg atoms to nS and nD states (n$\leq$68) via an optical nanofiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Vylegzhanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aswathy Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Kornovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -868,51 +868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, pp.113047. </w:t>
@@ -1097,51 +1097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floquet thermalisation in a Rydberg-blockaded atomic chain subject to a frequency-modulated drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 53 (10), pp.105001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mølmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1482,51 +1482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (1), pp.013820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1554,265 +1554,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammatic treatment of few-photon scattering from a Rydberg-blockaded atomic ensemble in a cavity</w:t>
+                <w:t xml:space="preserve">Phase sensitive amplification enabled by coherent population trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grankin</w:t>
+                <w:t xml:space="preserve">P. Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grangier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">J. Lugani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (5), </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.083043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.053860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aadb79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410891v1</w:t>
+                <w:t xml:space="preserve">hal-02107662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase sensitive amplification enabled by coherent population trapping</w:t>
+                <w:t xml:space="preserve">Diagrammatic treatment of few-photon scattering from a Rydberg-blockaded atomic ensemble in a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Neveu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Banerjee</w:t>
+                <w:t xml:space="preserve">A. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lugani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (8), pp.083043. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aadb79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.053860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107662v1</w:t>
+                <w:t xml:space="preserve">hal-02410891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic controlled-phase gates through Rydberg blockade in optical cavities</w:t>
               </w:r>
@@ -1837,51 +1837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iakoupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Borregaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourjoumtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2066,64 +2066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic Photon Scattering via the Intracavity Rydberg Blockade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boddeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,64 +2200,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-optical nonlinearities induced by Rydberg-Rydberg interactions: A perturbative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2347,51 +2347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum statistics of light transmitted through an intracavity Rydberg medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,291 +2591,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic elimination in a lambda system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Universal quantum computation in a neutral-atom decoherence-free subspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line H. Pedersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Mølmer</w:t>
+                <w:t xml:space="preserve">Line Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Moelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Saffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/40/5/011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.032328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492149v1</w:t>
+                <w:t xml:space="preserve">hal-02492177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal quantum computation in a neutral-atom decoherence-free subspace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adiabatic elimination in a lambda system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Saffman</w:t>
+                <w:t xml:space="preserve">Line H. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mølmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (5), pp.1033-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.032328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/40/5/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492177v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a CNOT gate in two cold Rydberg atoms by the nonholonomic control technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,51 +2935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence protection by the quantum Zeno effect and nonholonomic control in a Rydberg rubidium isotope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3069,51 +3069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence protection by random coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Akulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3417,51 +3417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information Processing and Communication 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t>
@@ -3503,51 +3503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum optical non-linearities induced by Rydberg-Rydberg interactions: a perturbative approach (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3660,51 +3660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization in a 1D Rydberg gas: validity of the microcanonical ensemble hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Y. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3767,51 +3767,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle Quantique et Protection de la Cohérence par effet Zénon, Applications à l'Informatique Quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4007,51 +4007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125702v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jim&#233;nez Jaimes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/91kf-xl7p" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vylegzhanin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brown" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kornovan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/adf058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605029v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hashmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.131874" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfc72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathy Raj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Everett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICAQ.498414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791523v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stourm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Moelmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acb83f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delpy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hemmen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aca428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Banerjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lugani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.419495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab7880" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stourm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#248;lmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stourm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aafb95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grankin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.053860" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aadb79" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Das" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grankin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iakoupov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Borregaard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.040303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boddeda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Usmani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bimbard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourjoumtsev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/8/084005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#262;uk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.253602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043841" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01011354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bimbard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Boddeda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Usmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Harel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Akulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/15/154001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B190236BEACFAF63E98A61C28BBDCFD869189ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line H. Pedersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/5/011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pedersen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chutia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Saffman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.032328" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00010-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Akulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dumer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kurizki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/7/10/022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#236;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#248;lmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2023.AW1D.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Y. Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007910v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vylegzhanin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brown" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kornovan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/adf058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605029v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hashmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.131874" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125702v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jim&#233;nez Jaimes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/91kf-xl7p" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfc72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathy Raj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Everett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICAQ.498414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791523v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stourm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Moelmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acb83f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delpy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hemmen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aca428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Banerjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lugani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.419495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab7880" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stourm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#248;lmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stourm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aafb95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aadb79" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grankin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.053860" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Das" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grankin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iakoupov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Borregaard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.040303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boddeda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Usmani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bimbard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourjoumtsev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/8/084005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#262;uk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.253602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043841" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01011354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bimbard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Boddeda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Usmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Harel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Akulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/15/154001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B190236BEACFAF63E98A61C28BBDCFD869189ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pedersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chutia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Saffman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.032328" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line H. Pedersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/5/011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00010-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Akulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dumer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kurizki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/7/10/022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#236;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#248;lmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2023.AW1D.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Y. Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007910v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>