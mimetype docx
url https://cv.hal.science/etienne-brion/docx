--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,235 +230,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase control of transmission and reflection in a sample of duplicated two-level systems driven by a stationary control field</w:t>
+                <w:t xml:space="preserve">Controlling radiative properties of circular atomic arrays through nanofiber guided modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.A. Hashmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brion</w:t>
+                <w:t xml:space="preserve">Juliette Jiménez Jaimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2025.131874⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.053702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/91kf-xl7p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605029v3</w:t>
+                <w:t xml:space="preserve">hal-05125702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling radiative properties of circular atomic arrays through nanofiber guided modes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase control of transmission and reflection in a sample of duplicated two-level systems driven by a stationary control field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
+                <w:t xml:space="preserve">F.A. Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brion</w:t>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.053702. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 587, pp.131874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/91kf-xl7p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2025.131874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125702v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605029v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofibre-based trap for Rb2 molecule</w:t>
               </w:r>
@@ -542,1121 +542,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of $^{87}$Rb Rydberg atoms to nS and nD states (n$\leq$68) via an optical nanofiber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of two Rydberg atoms in the vicinity of an optical nanofibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aswathy Raj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danil Kornovan</w:t>
+                <w:t xml:space="preserve">Erwan Stourm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Everett</w:t>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sile Nic Chormaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Moelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICAQ.498414⟩</w:t>
+              <w:t xml:space="preserve">New J.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.023022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/acb83f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114764v1</w:t>
+                <w:t xml:space="preserve">hal-03791523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of two Rydberg atoms in the vicinity of an optical nanofibre</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Birefringence and dichroism effects in the spin noise spectra of a spin-1 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sile Nic Chormaic</w:t>
+                <w:t xml:space="preserve">S Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Moelmer</w:t>
+                <w:t xml:space="preserve">P Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hemmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 25 (2), pp.023022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/acb83f⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24, pp.113047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aca428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791523v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence and dichroism effects in the spin noise spectra of a spin-1 system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Generation of squeezed light vacuum enabled by coherent population trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Delpy</w:t>
+                <w:t xml:space="preserve">C Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Hemmen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brion</w:t>
+                <w:t xml:space="preserve">J Lugani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.113047. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (7), pp.10471-10479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aca428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.419495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879796v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of squeezed light vacuum enabled by coherent population trapping</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floquet thermalisation in a Rydberg-blockaded atomic chain subject to a frequency-modulated drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Banerjee</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.419495⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 53 (10), pp.105001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab7880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177053v1</w:t>
+                <w:t xml:space="preserve">hal-02486540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet thermalisation in a Rydberg-blockaded atomic chain subject to a frequency-modulated drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous emission and energy shifts of a Rydberg rubidium atom close to an optical nanofiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stourm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Brion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mølmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab7880⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (5), pp.052508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486540v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous emission and energy shifts of a Rydberg rubidium atom close to an optical nanofiber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous emission of a sodium Rydberg atom close to an optical nanofibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E Stourm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Mølmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (4), pp.045503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/aafb95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481944v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous emission of a sodium Rydberg atom close to an optical nanofibre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum properties of light propagating in a coherent-population-oscillation storage medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lepers</w:t>
+                <w:t xml:space="preserve">Neveu Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guérout</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goldfarb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/aafb95⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.013820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116065v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum properties of light propagating in a coherent-population-oscillation storage medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagrammatic treatment of few-photon scattering from a Rydberg-blockaded atomic ensemble in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bretenaker</w:t>
+                <w:t xml:space="preserve">A. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Goldfarb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brion</w:t>
+                <w:t xml:space="preserve">Philippe Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (1), pp.013820. </w:t>
+              <w:t xml:space="preserve">, 2018, 98 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.053860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325007v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase sensitive amplification enabled by coherent population trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lugani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (8), pp.083043. </w:t>
@@ -1688,2062 +1658,2076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammatic treatment of few-photon scattering from a Rydberg-blockaded atomic ensemble in a cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inelastic Photon Scattering via the Intracavity Rydberg Blockade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grankin</w:t>
+                <w:t xml:space="preserve">R. Boddeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grangier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Ćuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.053860⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (25), pp.253602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.253602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410891v1</w:t>
+                <w:t xml:space="preserve">hal-01712839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic controlled-phase gates through Rydberg blockade in optical cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumanta Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iakoupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Borregaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (4), pp.040303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.040303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rydberg-induced optical nonlinearities from a cold atomic ensemble trapped inside a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boddeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Usmani</w:t>
+                <w:t xml:space="preserve">E. Bimbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourjoumtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (8), pp.084005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-4075/49/8/084005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic Photon Scattering via the Intracavity Rydberg Blockade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum-optical nonlinearities induced by Rydberg-Rydberg interactions: A perturbative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bimbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grankin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Boddeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.253602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), pp.043841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.043841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712839v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-optical nonlinearities induced by Rydberg-Rydberg interactions: A perturbative approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quantum statistics of light transmitted through an intracavity Rydberg medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Grankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Usmani</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bimbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Boddeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imam Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.043841⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.043020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/4/043020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712709v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum statistics of light transmitted through an intracavity Rydberg medium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonholonomic quantum control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajiv Boddeda</w:t>
+                <w:t xml:space="preserve">E Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imam Usmani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V M Akulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/4/043020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (15), pp.154001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/15/154001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011354v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonholonomic quantum control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Harel</w:t>
+                <w:t xml:space="preserve">Universal quantum computation in a neutral-atom decoherence-free subspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V M Akulin</w:t>
+                <w:t xml:space="preserve">Line Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Moelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Saffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/15/154001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.032328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00642374v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal quantum computation in a neutral-atom decoherence-free subspace</w:t>
+                <w:t xml:space="preserve">Adiabatic elimination in a lambda system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chutia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Saffman</w:t>
+                <w:t xml:space="preserve">Line H. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mølmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.032328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (5), pp.1033-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/40/5/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492177v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic elimination in a lambda system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brion</w:t>
+                <w:t xml:space="preserve">Implementation of a CNOT gate in two cold Rydberg atoms by the nonholonomic control technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line H. Pedersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Mølmer</w:t>
+                <w:t xml:space="preserve">G. Harel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (5), pp.1033-1043. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.381-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/40/5/011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00010-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492149v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a CNOT gate in two cold Rydberg atoms by the nonholonomic control technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coherence protection by random coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Comparat</w:t>
+                <w:t xml:space="preserve">V Akulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Harel</w:t>
+                <w:t xml:space="preserve">I Dumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kurizki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00010-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (10), pp.S353-S355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4266/7/10/022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492097v1</w:t>
+                <w:t xml:space="preserve">hal-02487148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence protection by the quantum Zeno effect and nonholonomic control in a Rydberg rubidium isotope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.052311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492092v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-02487148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rydberg Atoms In the Vicinity of an Optical Nanofiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stourm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sìle Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Mølmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Manipulation and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vancouver, Canada. pp.AW1D.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OMA.2023.AW1D.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few Photon Non-linearities using Rydberg Polaritons (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajiv Boddeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imam Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information Processing and Communication 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum optical non-linearities induced by Rydberg-Rydberg interactions: a perturbative approach (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajiv Boddeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imam Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information Processing and Communication 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Excitation of $^{87}$Rb Rydberg atoms to nS and nD states (n$\leq$68) via an optical nanofiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vylegzhanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswathy Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Kornovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Everett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermalization in a 1D Rydberg gas: validity of the microcanonical ensemble hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Y. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Y. Cohen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3753,114 +3737,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle Quantique et Protection de la Cohérence par effet Zénon, Applications à l'Informatique Quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4007,51 +3991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vylegzhanin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brown" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kornovan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/adf058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605029v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hashmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.131874" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125702v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jim&#233;nez Jaimes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/91kf-xl7p" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfc72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathy Raj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Everett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICAQ.498414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791523v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stourm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Moelmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acb83f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delpy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hemmen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aca428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Banerjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lugani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.419495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab7880" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stourm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#248;lmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stourm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aafb95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aadb79" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grankin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.053860" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Das" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grankin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iakoupov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Borregaard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.040303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boddeda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Usmani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bimbard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourjoumtsev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/8/084005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#262;uk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.253602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043841" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01011354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bimbard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Boddeda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Usmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Harel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Akulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/15/154001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B190236BEACFAF63E98A61C28BBDCFD869189ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pedersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chutia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Saffman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.032328" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line H. Pedersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/5/011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00010-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Akulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dumer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kurizki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/7/10/022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#236;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#248;lmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2023.AW1D.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Y. Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007910v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vylegzhanin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brown" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kornovan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/adf058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125702v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jim&#233;nez Jaimes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/91kf-xl7p" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605029v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hashmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.131874" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfc72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stourm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Moelmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acb83f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delpy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hemmen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aca428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Banerjee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lugani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.419495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab7880" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stourm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#248;lmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052508" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stourm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aafb95" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013820" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grankin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.053860" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aadb79" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boddeda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#262;uk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Usmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.253602" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Das" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grankin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iakoupov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Borregaard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.040303" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bimbard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourjoumtsev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/8/084005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01011354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bimbard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Boddeda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Usmani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Harel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Akulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/15/154001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B190236BEACFAF63E98A61C28BBDCFD869189ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492177v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pedersen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chutia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Saffman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.032328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line H. Pedersen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/5/011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00010-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Akulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dumer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kurizki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/7/10/022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#236;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#248;lmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2023.AW1D.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathy Raj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Everett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Y. Cohen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007910v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>