--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,235 +230,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling radiative properties of circular atomic arrays through nanofiber guided modes</w:t>
+                <w:t xml:space="preserve">Phase control of transmission and reflection in a sample of duplicated two-level systems driven by a stationary control field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jiménez Jaimes</w:t>
+                <w:t xml:space="preserve">F.A. Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Brion</w:t>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/91kf-xl7p⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 587, pp.131874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2025.131874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125702v2</w:t>
+                <w:t xml:space="preserve">hal-04605029v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase control of transmission and reflection in a sample of duplicated two-level systems driven by a stationary control field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling radiative properties of circular atomic arrays through nanofiber guided modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jiménez Jaimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.A. Hashmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brion</w:t>
+                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+                <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 587, pp.131874. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.053702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2025.131874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/91kf-xl7p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605029v3</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofibre-based trap for Rb2 molecule</w:t>
               </w:r>
@@ -542,1091 +542,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of two Rydberg atoms in the vicinity of an optical nanofibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitation of $^{87}$Rb Rydberg atoms to nS and nD states (n$\leq$68) via an optical nanofiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vylegzhanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Stourm</w:t>
+                <w:t xml:space="preserve">Aswathy Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Kornovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Lepers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Klaus Moelmer</w:t>
+                <w:t xml:space="preserve">Jesse Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New J.Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/acb83f⟩</w:t>
+              <w:t xml:space="preserve">Optica Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.6-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICAQ.498414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791523v2</w:t>
+                <w:t xml:space="preserve">hal-04114764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence and dichroism effects in the spin noise spectra of a spin-1 system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of two Rydberg atoms in the vicinity of an optical nanofibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stourm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Liu</w:t>
+                <w:t xml:space="preserve">Sile Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Neveu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brion</w:t>
+                <w:t xml:space="preserve">Klaus Moelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aca428⟩</w:t>
+              <w:t xml:space="preserve">New J.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.023022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/acb83f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879796v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of squeezed light vacuum enabled by coherent population trapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Birefringence and dichroism effects in the spin noise spectra of a spin-1 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lugani</w:t>
+                <w:t xml:space="preserve">L Hemmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (7), pp.10471-10479. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.113047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.419495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aca428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177053v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet thermalisation in a Rydberg-blockaded atomic chain subject to a frequency-modulated drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of squeezed light vacuum enabled by coherent population trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Brion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lugani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab7880⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (7), pp.10471-10479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.419495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486540v1</w:t>
+                <w:t xml:space="preserve">hal-03177053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous emission and energy shifts of a Rydberg rubidium atom close to an optical nanofiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floquet thermalisation in a Rydberg-blockaded atomic chain subject to a frequency-modulated drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lepers</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 53 (10), pp.105001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab7880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481944v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous emission of a sodium Rydberg atom close to an optical nanofibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous emission and energy shifts of a Rydberg rubidium atom close to an optical nanofiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stourm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Stourm</w:t>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Robert</w:t>
+                <w:t xml:space="preserve">K. Mølmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/aafb95⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (5), pp.052508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116065v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum properties of light propagating in a coherent-population-oscillation storage medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous emission of a sodium Rydberg atom close to an optical nanofibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stourm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neveu Pascal</w:t>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bretenaker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (4), pp.045503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/aafb95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325007v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammatic treatment of few-photon scattering from a Rydberg-blockaded atomic ensemble in a cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum properties of light propagating in a coherent-population-oscillation storage medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neveu Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grankin</w:t>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grangier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Brion</w:t>
+                <w:t xml:space="preserve">F. Goldfarb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (5), </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.013820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.053860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.013820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410891v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase sensitive amplification enabled by coherent population trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lugani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (8), pp.083043. </w:t>
@@ -1658,2076 +1688,2062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic Photon Scattering via the Intracavity Rydberg Blockade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Diagrammatic treatment of few-photon scattering from a Rydberg-blockaded atomic ensemble in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.253602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.053860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712839v1</w:t>
+                <w:t xml:space="preserve">hal-02410891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic controlled-phase gates through Rydberg blockade in optical cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumanta Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumanta Das</w:t>
+                <w:t xml:space="preserve">Andrey Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Grankin</w:t>
+                <w:t xml:space="preserve">Ivan Iakoupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Borregaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (4), pp.040303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.040303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rydberg-induced optical nonlinearities from a cold atomic ensemble trapped inside a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boddeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bimbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boddeda</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourjoumtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (8), pp.084005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-4075/49/8/084005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-optical nonlinearities induced by Rydberg-Rydberg interactions: A perturbative approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Inelastic Photon Scattering via the Intracavity Rydberg Blockade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boddeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ćuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (25), pp.253602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.253602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.043841⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01712709v1</w:t>
+                <w:t xml:space="preserve">hal-01712839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum statistics of light transmitted through an intracavity Rydberg medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantum-optical nonlinearities induced by Rydberg-Rydberg interactions: A perturbative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Imam Usmani</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bimbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boddeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/4/043020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), pp.043841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.043841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011354v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonholonomic quantum control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum statistics of light transmitted through an intracavity Rydberg medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Grankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bimbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Brion</w:t>
+                <w:t xml:space="preserve">Rajiv Boddeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Carlier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imam Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/15/154001⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.043020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/4/043020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00642374v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal quantum computation in a neutral-atom decoherence-free subspace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brion</w:t>
+                <w:t xml:space="preserve">Nonholonomic quantum control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Pedersen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mark Saffman</w:t>
+                <w:t xml:space="preserve">V M Akulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.032328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (15), pp.154001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/15/154001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492177v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic elimination in a lambda system</w:t>
+                <w:t xml:space="preserve">Universal quantum computation in a neutral-atom decoherence-free subspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Moelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line H. Pedersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Mølmer</w:t>
+                <w:t xml:space="preserve">S. Chutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Saffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/40/5/011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.032328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492149v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a CNOT gate in two cold Rydberg atoms by the nonholonomic control technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Comparat</w:t>
+                <w:t xml:space="preserve">Adiabatic elimination in a lambda system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Harel</w:t>
+                <w:t xml:space="preserve">Line H. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mølmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38 (2), pp.381-387. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (5), pp.1033-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00010-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/40/5/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492097v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence protection by random coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Implementation of a CNOT gate in two cold Rydberg atoms by the nonholonomic control technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Akulin</w:t>
+                <w:t xml:space="preserve">D. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Dumer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G Kurizki</w:t>
+                <w:t xml:space="preserve">G. Harel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1464-4266/7/10/022⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.381-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00010-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487148v1</w:t>
+                <w:t xml:space="preserve">hal-02492097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence protection by the quantum Zeno effect and nonholonomic control in a Rydberg rubidium isotope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Akulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Akulin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Dumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.052311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.052311⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherence protection by random coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Akulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kurizki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (10), pp.S353-S355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4266/7/10/022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492092v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rydberg Atoms In the Vicinity of an Optical Nanofiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stourm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sìle Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Mølmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Manipulation and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vancouver, Canada. pp.AW1D.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OMA.2023.AW1D.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few Photon Non-linearities using Rydberg Polaritons (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajiv Boddeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imam Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information Processing and Communication 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum optical non-linearities induced by Rydberg-Rydberg interactions: a perturbative approach (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Grankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajiv Boddeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imam Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information Processing and Communication 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of $^{87}$Rb Rydberg atoms to nS and nD states (n$\leq$68) via an optical nanofiber</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Thermalization in a 1D Rydberg gas: validity of the microcanonical ensemble hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Y. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3737,114 +3753,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle Quantique et Protection de la Cohérence par effet Zénon, Applications à l'Informatique Quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3991,51 +4007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vylegzhanin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brown" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kornovan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/adf058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125702v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jim&#233;nez Jaimes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/91kf-xl7p" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605029v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hashmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.131874" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfc72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stourm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Moelmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acb83f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delpy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hemmen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aca428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Banerjee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lugani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.419495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab7880" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stourm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#248;lmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052508" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stourm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aafb95" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013820" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grankin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.053860" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aadb79" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boddeda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#262;uk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Usmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.253602" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Das" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grankin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iakoupov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Borregaard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.040303" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bimbard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourjoumtsev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/8/084005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01011354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bimbard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Boddeda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Usmani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Harel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Akulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/15/154001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B190236BEACFAF63E98A61C28BBDCFD869189ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492177v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pedersen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chutia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Saffman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.032328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line H. Pedersen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/5/011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00010-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Akulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dumer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kurizki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/7/10/022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#236;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#248;lmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2023.AW1D.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathy Raj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Everett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Y. Cohen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007910v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vylegzhanin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brown" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kornovan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/adf058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605029v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hashmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.131874" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125702v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jim&#233;nez Jaimes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/91kf-xl7p" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfc72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathy Raj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Everett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICAQ.498414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791523v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stourm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile Nic Chormaic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Moelmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acb83f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delpy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hemmen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aca428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Banerjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lugani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.419495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab7880" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stourm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#248;lmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stourm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aafb95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aadb79" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grankin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.053860" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Das" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grankin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iakoupov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Borregaard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.040303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boddeda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Usmani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bimbard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourjoumtsev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/8/084005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#262;uk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.253602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01712709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043841" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01011354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bimbard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Boddeda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Usmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Harel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Akulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/15/154001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B190236BEACFAF63E98A61C28BBDCFD869189ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pedersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chutia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Saffman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.032328" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line H. Pedersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/5/011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00010-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Akulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dumer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kurizki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/7/10/022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#236;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#248;lmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2023.AW1D.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01713155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Y. Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007910v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>