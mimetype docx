--- v0 (2026-03-30)
+++ v1 (2026-05-19)
@@ -704,1437 +704,1437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and structural properties of europium doped titania in the 600–750 °C range</w:t>
+                <w:t xml:space="preserve">Polypropylene/bis(benzoxazolyl)stilbene mechanochromic blends, an attractive feature for colorimetric strain detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Alonso</w:t>
+                <w:t xml:space="preserve">Céline Goni-Lizoain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Copin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Ansart</w:t>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.100362. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355, pp.114310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096410v1</w:t>
+                <w:t xml:space="preserve">hal-04044108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue properties of as-built and heat-treated Inconel 625 obtained by the hybridization of two laser-powder based additive processes</w:t>
+                <w:t xml:space="preserve">Luminescence and structural properties of europium doped titania in the 600–750 °C range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Hor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">Étienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 172, pp.107650. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051964v1</w:t>
+                <w:t xml:space="preserve">hal-04096410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene/bis(benzoxazolyl)stilbene mechanochromic blends, an attractive feature for colorimetric strain detection</w:t>
+                <w:t xml:space="preserve">Fatigue properties of as-built and heat-treated Inconel 625 obtained by the hybridization of two laser-powder based additive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goni-Lizoain</w:t>
+                <w:t xml:space="preserve">Noémie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 355, pp.114310. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.107650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044108v1</w:t>
+                <w:t xml:space="preserve">hal-04051964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of annealing treatment on the fatigue behavior of Inconel 625 produced by laser‐based powder bed fusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Correlation between microstructure heterogeneity and multi-scale mechanical behavior of hybrid LPBF-DED Inconel 625</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (4), pp.1258-1275. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.117542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ffe.13648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523422v1</w:t>
+                <w:t xml:space="preserve">hal-03596475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between microstructure heterogeneity and multi-scale mechanical behavior of hybrid LPBF-DED Inconel 625</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of annealing treatment on the fatigue behavior of Inconel 625 produced by laser‐based powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 303, pp.117542. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (4), pp.1258-1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ffe.13648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596475v1</w:t>
+                <w:t xml:space="preserve">hal-03523422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal shock resistance of a NiCrAlY-coated alloy 625 system produced by laser powder bed fusion</w:t>
+                <w:t xml:space="preserve">Evaluation of the influence of design in the mechanical properties of honeycomb cores used in composite panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Terner</w:t>
+                <w:t xml:space="preserve">A Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiwon Lee</w:t>
+                <w:t xml:space="preserve">M Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Ruggieri</w:t>
+                <w:t xml:space="preserve">L Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxana Ostrovskaya</w:t>
+                <w:t xml:space="preserve">Mf Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 417, pp.1-14/127217. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235 (6), pp.1325-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1464420720985191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211765v1</w:t>
+                <w:t xml:space="preserve">hal-03113338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influence of design in the mechanical properties of honeycomb cores used in composite panels</w:t>
+                <w:t xml:space="preserve">Thermal shock resistance of a NiCrAlY-coated alloy 625 system produced by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Miranda</w:t>
+                <w:t xml:space="preserve">Mathieu Terner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Leite</w:t>
+                <w:t xml:space="preserve">Jiwon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Reis</w:t>
+                <w:t xml:space="preserve">Baptiste Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mf Vaz</w:t>
+                <w:t xml:space="preserve">Oxana Ostrovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235 (6), pp.1325-1340. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 417, pp.1-14/127217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1464420720985191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113338v1</w:t>
+                <w:t xml:space="preserve">hal-03211765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent Interfacial Toughness of Undoped and Photoluminescent Eu3+-Doped Yttria-Stabilized Zirconia Thermal Barrier Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yankuan Liu</w:t>
+                <w:t xml:space="preserve">Heat treatments design for superior high-temperature tensile properties of alloy 625 produced by Selective Laser Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiwon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunyoung Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Uk Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhiping P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-019-00963-0⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 790, pp.1-15/139720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397243v1</w:t>
+                <w:t xml:space="preserve">hal-02863894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Texier</w:t>
+                <w:t xml:space="preserve">Apparent Interfacial Toughness of Undoped and Photoluminescent Eu3+-Doped Yttria-Stabilized Zirconia Thermal Barrier Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Flores</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Terner</w:t>
+                <w:t xml:space="preserve">Zhiping P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 398, pp.1-14/126041. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.433-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-019-00963-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872096v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatments design for superior high-temperature tensile properties of alloy 625 produced by Selective Laser Melting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiwon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 790, pp.1-15/139720. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.1-14/126041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863894v1</w:t>
+                <w:t xml:space="preserve">hal-02872096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to the production of NiCrAlY bond coat onto IN625 superalloy by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiwon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Uk Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.1-8/100998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2194,77 +2194,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 272, p.42-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2337,64 +2337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), art. 015001-11 p. </w:t>
@@ -2445,64 +2445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,103 +2598,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and Mechanical Properties of Hybrid LPBF-DED Inconel 625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAM'2023 - Advances In Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hammamet (Tunisie), Tunisia. pp.10-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2741,51 +2741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosensitive coating dedicated to smart TPS for very high temperature - 850 °C to 1650°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,77 +2862,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Toulouse 2018 - Congrès de la société française d'optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
@@ -2987,77 +2987,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3095,64 +3095,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of multilayer sol-­gel thermal barrier coating manufacturing for through thickness temperature gradient sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,64 +3220,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of IR thermography and photoluminescence for early diagnostic of spallation and temperature sensing in thermal barrier coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,77 +3524,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiel Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2016, 31 Mai – 3 Juin 2016, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3632,77 +3632,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de barrières thermiques sol-gel YSZ pour la mesure de température et le CND par fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque de l’Institut Mines-Télécom « Matériaux : réalités et nouvelles frontières», 30-31 Mars 2016, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3920,51 +3920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B60B3B1"/>
+    <w:nsid w:val="2DA409FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4151,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-copin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9865-5480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192183621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6697-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462219v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10363-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04584760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Moita Deus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fatima Vaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241255632" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05052463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinola Ajayi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlin Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.04.255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04550842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Aser Portela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F&#225;tima Vaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Deus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241238429" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04051964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107650" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03523422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13648" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03596475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117542" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03211765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruggieri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ostrovskaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127217" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03113338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miranda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Vaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420720985191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Jun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Uk Hong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02404143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04274828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47784-3_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mondu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-F. Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01304767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-copin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9865-5480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192183621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6697-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462219v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10363-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04584760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Moita Deus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fatima Vaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241255632" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05052463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinola Ajayi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlin Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.04.255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04550842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Aser Portela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F&#225;tima Vaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Deus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241238429" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04051964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03596475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03523422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03113338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miranda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Vaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420720985191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03211765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruggieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ostrovskaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127217" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Jun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Uk Hong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02404143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.040" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Massol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/26/1/015001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04274828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47784-3_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mondu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02416479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Giang Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.083" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-F. Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel St&#233;phane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01304767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>