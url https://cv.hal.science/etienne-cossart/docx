--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Cossart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (section 23, Géographie) à l'université Savoie Mont Blanc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7457-542X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096289449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219455785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035939318X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur (géographie, géomorphologie) spécialisé dans les processus d'érosion affectant les milieux de montagne (Alpes, Himalaya) et de haute latitude (Islande), j'ai travaillé sur les impacts érosifs créés par le changement climatique. J'ai mis en évidence des processus spécifiques liés au retrait glaciaire (décompression et instabilités des versants) et, à une échelle plus englobante, des effets en chaîne qui affectent l'ensemble d'un bassin-versant (purges vs tarissements sédimentaires) en modélisant la connectivité hydro-sédimentaire. J'ai également travaillé sur les conséquences érosives des activités humaines (zones viticoles) en montrant leurs effets ambigus, alternant exacerbation et essais d'atténuation des pertes en sol.Impliqué dans l'organisation et l'animation des structures auxquelles j'appartiens, j'ai dirigé pendant 5 ans (2020- été 2025) le laboratoire de recherche CNRS &amp;quot;Environnement Ville Société&amp;quot;, spécialisé dans les changements (environnementaux, sociaux) qui affectent les territoires, et préside actuellement la section 23 du CNU.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROJET «PARI » La datation des glissements de terrain islandais et leur rôle dans l’évolution des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2024-2025 de l’Institut Polaire Français Paul-Emilie-Victor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock-slope failures as a proxy of a paraglacial denudation crisis. Examples in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður areas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Christchurch, New Zealand, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Paraglacial and Periglacial Processes in Shaping Glacial Valleys: Example from NW Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-1341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of July 2017 &amp;quot;sediment disaster&amp;quot; in northern Kyūshū (Japan) on landscape metamorphosis and sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voisinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lyonnais-Voutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les Voisinages" - Appréhender les cohabitations humains-animaux en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eloïse Bellet, Clara Lyonnais-Voutaz, Noé Parot, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres submergées, terres dégelées... les terres face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Dié -des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au dessin, restituer les enjeux spatiaux du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EVS, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des séquences de déglaciation dans l'évidement des vallées glaciaires : le cas de Nesdalur, Westfjords, Islande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques érosives d'un bassin versant viticole (Mercurey, Bourgogne) : de l'actuel au plurimillénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LOG, May 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion et structure paysagère dans un bassin versant viticole (Mercurey, Bourgogne) : des enjeux actuels aux dynamiques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du thème de recherche « Anthropisation, gestion des milieux et dynamiques paysagères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Jun 2023, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sediment connectivity in a densely drained vineyard catchment: contributions from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-seated gravitational slope deformation and rock-slope failures deposits in Iceland: inventory, dating and role in landscape evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux méthodes et outils de la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orline Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5600 EVS, Université Jean Monnet Saint-Etienne, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où va donc toute cette terre ? Transferts sédimentaires & structure spatiale des réseaux de drainage sur les versants du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments sources typology and mapping based on remote sensed data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolution du système géomorphologique et du paysage de Mercurey (Bourgogne, France) : hypothèse d'une stratégie précoce de gestion de la ressource en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d’un terroir viticole (Mercurey, Bourgogne, France) de l’âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur. Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol de l’âge du Fer à la période contemporaine : résultats préliminaires sur le terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol comme archive des pratiques agricoles de remédiation environnementale (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe GReNES (Gestion des Ressources Naturelles, Environnements et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Nov 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : des dynamiques holocènes aux enjeux actuels, application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Gestion des sols et de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier "Mesure et appréciation des changements environnementaux" de l'UMR EVS, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the hillslope to the river: multi-scale sediment transfers monitoring in the Beaujolais vineyard (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Commission on Continental Erosion (ICCE) Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eichstätt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p. 16152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Might short term rockglacier surface morphological changes be attributed to permafrost degradation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p.9815-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydro-geomorphological mapping to sediment transfer evaluation in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p.6099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icelandic coastal mountains experienced post-LGM sackung processes: morphologic evidence from Tröllaskagi Mountains (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Planetary Cryosphere Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)efficacité géomorphologique des cascades sédimentaires en contexte paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and dating of the Vatn landslide and direct vicinity, Northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth SEDIBUD Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologic evidence for a sackung event in Tröllaskagi mountain (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Geological Nordic Winter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post glacial rebound on landsliding at a regional scale in Northern Iceland (Skagafjörður): spatial distribution and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology and Sustainability, 8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. p. 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: evidence of an early Holocene paraglacial crisis and impact on further slope development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. p.4169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comprehensive paraglacial model: case studies from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Geomorphology and Sustainability", 8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do deglaciated mountainslopes contribute significantly to paraglacial sediment fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. p. 2618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: early Holocene dating and Holocene palaeoenvironmental reconstitution potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. p.1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing chronology of post-glacial mass movements in the Skagafjörður, Northern Iceland (Northern Iceland) from radiocarbon, tephrochronological and geomorphological results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cryo-conditioned landforms since the Little Ice Age and implications on permafrost degradation: a case study from the Lac Rouge rockglacier (Clarée Valley, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p. 213-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating post-glacial geoprocesses in Skagafjörður (Central North Iceland) by geomorphology, tephrochronology, radiocarbon and cosmogenic nucleids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et suivi du permafrost et du gel du sol dans les montagnes françaises : la contribution du réseau PermaFRANCE à la compréhension des réponses de la cryosphère aux changements globaux. Les changements globaux : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CNFCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00948010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of sorted patterned ground sites in Skagafjörður (Northern Iceland) by using a factor analysis of mixed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment budget in a Himalayan Valley (Middle Kali Gandaki, Nepal) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p. 2753-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extent of Permafrost in the Southern Alps : Modeling from spring water temperature sources and topoclimatic factors .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural hazards, road development, increased vulnerability and risks in the Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier variation in the Massif des Ecrins during the 20th century: spatial and temporal patterns .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of a rock avalanche in Skagafjörður,, Northern Iceland: pieces of evidence of a paraglacial origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-3472, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazards, settlements sites and development in the Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG/AIG Regional Conference 2011 " Geomorphology for human adaptation to changing tropical environments " .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hofdaholar rock avalanche in Skagafjörður,, Northern Iceland: geomorphological characteristics and relative dating, pieces of evidence of a paraglacial origin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analysis of Sedimentary Fluxes and Budgets in Changing Cold Climate Environments: Field-Based Approaches and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saudarkrokür, Iceland. pp. 23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporadic, rainfall triggered landslides and debris flows in the monsoon, Nepal Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel connectivity and local sediment budget in a Himalayan Valley (Kali Gandaki, Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small river catchments to large Himalayan rivers. Extreme processes and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geomorphology (ANZIAG) " Ancient landscapes - Modern perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and river in the Nepal Himalayas: a sediment budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on " Landslide processes: from geomorphologic mapping to dynamic modelling. A tribute to Prof. Theo van ASCH "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating, Southern French Alps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of landslides and ordinary monsoonal high flows to instantaneous hydro-geomorphic readjustments of gravel river channel and sediment fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Annapurna Himal (Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on " The role of geomorphology in environmental management "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contribution of landslides and ordinary monsoonal high flows to instaneous hydro-geomorphic readjustements of gravel river channel and sediment fluxes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Differentiated pathways of debris removal along a trunk valley during accelerated glacial recession. Examples from Vallouise area (Southern French Alps) since 1950 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deglaciation pattern of the Upper Durance catchment (Southern French Alps) since the Late Glacial Maximum : new data from cosmic ray exposure dating »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sediment storage and release in an early deglaciation context: the case of the Massif des Ecrins (French Alps) since the Little Ice Age »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What are the triggering factors of mass movements in deglaciated areas? Insights from field data and cosmonuclides dating in Upper Durance catchment (Southern French Alps) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consequences of mass-wasting on sediment storages in deglaciated alpine catchment : approaches to quantification based upon geomatic methods and morphometric analysis ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SEDIFLUX Science Meeting of the European Science Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The threat of global change in the periglacial zone of French alpine areas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au congrès EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intense peak of paraglacial dismantlement of mountain slopes: Insights from dating and volume quantification of rock-slope failure deposits in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.110170. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the persistence of rectilinear slopes and their morphodynamic significance: a case study in the Dýrafjörður area (Westfjords, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hm7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmidt-hammer exposure-age dating of seven paraglacial rock-slope failures in the Bolungarvík-Suðureyri area (Westfjords, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109230. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated low-cost monitoring station for suspended sediments and water level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo V R M Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.e00594. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2024.e00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (3), pp.554-572. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la forêt cache l’arbre. Recherches sur projet et pratiques des chercheurs en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la forêt cache l’arbre. Recherches sur projet et pratiques des chercheurs en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur programmes : enjeux scientifiques intra- et interdisciplinaires en géographie de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage network analysis to comprehend structural sediment (dis)connectivity in wine-growing Beaujolais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.16323-16341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2108907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-decennial erosion rates using SUM/ISUM and sediment traps survey in the Mercurey vineyards (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 403, pp.108181. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological system and landscape coevolution in Mercurey (Burgundy, France): hypothesis of an early soil maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: RUSLE simulation applied in Mercurey (Burgundy, France) since the mid-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (4), pp.281-300. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3112/erdkunde.2020.04.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Morvan est-il maudit ? », analyse géographique d’un territoire hyper-rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d’enfrichement, ses expressions paysagères et ses significations : le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.28393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Vineyard Abandonment and Related Land Use Transitions in Beaujolais (France): A Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre fout le camp ! », la lutte contre l'érosion des sols viticoles à Mercurey, Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion des sols viticoles : influence de la structuration globale du bassin-versant. Stratégies collectives pour casser l'enchaînement des processus érosifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theory tool for assessing structural sediment connectivity: Development and application in the Mercurey vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.2566 - 2584. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser la connectivité hydrosédimentaire pour gérer de la ressource en sol : cas du vignoble de Mercurey (Bourgogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Potot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.309 - 325. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow functioning and their contribution to sedimentary budgets: the Peynin subcatchment of the Guil River (Upper Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landform Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and quantification of sediment storages in a “shiny schists” catchment: The Peynin catchment (Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement global : un champ scientifique fécond pour le géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision and aggradation in proglacial rivers: Post-Little Ice Age long-profile adjustments of Southern Iceland outwash plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Marren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Icelandic rock-slope failures paraglacial? Age evaluation of seventeen rock-slope failures in the Skagafjörður area, based on geomorphological stacking, radiocarbon dating and tephrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic analysis of catchments through connectivity framework: old wine in new bottle or efficient new paradigm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et spatialiser la connectivité pour modéliser les changements des systèmes environnementaux. Approches comparées en écologie du paysage et en géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.289 - 308. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation rates during a postglacial sequence in Northern Iceland: example of Laxárdalur valley in the Skagafjörður area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (3), pp.240-261. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/04353676.2017.1327320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of structural sediment connectivity within catchments: insights from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): Insights into the role of postglacial landsliding on slope development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (8), pp.1304-1318. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683616638432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): insights into the role of postglacial landsliding on slope development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossart Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.1304-1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iceberg jam floods in Icelandic proglacial rivers: testing the self-organized criticality hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marren Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and spatial analysis of rockslides failures in the Icelandic Westfjords: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Peras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pergélisol dans les vallées de la Clarée et de l’Ubaye (Alpes françaises du sud) : un modèle de distribution spatiale établi à partir des températures d’eau de sources et des facteurs topo-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)efficacité géomorphologique des cascades sédimentaires en question : les apports d’une analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flash flood hazard assessment in dry valleys (northern France) by cellular automata modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van de Wiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, p.2905-2929. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1470-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational spreading of mountain ridges coeval with Late Weichselian deglaciation: impact on glacial landscapes in Tröllaskagi, northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.197-213. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on the spatial non-stationarity of landslide predisposing factors in northern Iceland: Do paraglacial factors vary over space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (3), pp.354-377. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309133314528944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on the spatial nonstationarity of landslide predisposing factors in Northern Iceland. Do paraglacial factors vary over space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.354-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue: &amp;quot;Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion assessment in the middle Kali Gandaki (Nepal ) : A sediment budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nepal Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, p. 25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the consequences of paraglacial landsliding on deglaciated mountain slopes : typology, timing and contribution to cascading fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), p. 13-24. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Höfðahólarrock avalanche (sturzström): Chronological constraint of paraglacial landsliding on an Icelandic hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), p. 432-446. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612463104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post-glacial rebound on landslide spatial distribution at a regional scale in northern Iceland (Skagafjörður)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), p. 336-350. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of paraglaciation on landsliding at regional scale in Northern Iceland (Skagafjörður): spatial modelling and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Páll Jónsson Helgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.336-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Höfðahólar rock avalanche (sturzström): chronological constraint of a paraglacial landsliding on an Icelandic hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossart Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.432-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deglaciation pattern during the Lateglacial / Holocene transition in the Southern French Alps. Chronological data and geographical reconstruction from the Clarée Valley (Upper Durance catchment, Southeastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 315-316, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of sorted patterned ground areas based on their environmental characteristics (Skagafjörður, Northern Iceland) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139-140, p. 577-587. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités en géomorphologie : de l'évolution des volumes de relief à la reconstitution d'événements instantanés &amp;quot; (actes des Journées des Jeunes Géomorphologues 2010, Groupe Français de Géomorphologie) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de géographie physique dans les montagnes tropicales : enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2011.8199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier extents within Briançonnais Alps (southern French Alps) from the Last Glacial Maximum to the Holocene: chronological synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/2011, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00679788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléas naturels et menaces sur les axes de communication en Himalaya du Népal : la vallée de la moyenne Kali Gandaki .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), p. 35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Glacier Variations at Regional Scale through Equilibrium Line Altitude Interpolation : GIS and Statistical Application in Massif des Écrins (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), p. 232-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les variations glaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 203, pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating and weathering rind thickness in Clarée valley (Briançonnais, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (3), pp.204-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel coupling in the Nepal Himalayas and threat to man-made structures: the middle Kali Gandaki valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124 (3-4), pp.178-199. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations glaciaires dans les Andes de Mendoza entre 1975 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts of large and rapid mass movements : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations récentes (1975-2000) de l'englacement dans le Massif de l'Aconcagua (Mendoza, Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, http://echogeo.revues.org/2416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of landslide dams on alpine river valleys: Examples and typology from the French Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping permafrost at a regional scale: interpolation of field data by using GIS in the Upper Durance catchment (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoFocus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consequences of landslide dams on alpine river valleys: examples and typology from the French Southern Alps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence paraglaciaire dans le déclenchement d'aléas naturels : exemple de la vallée de Freissinières (Briançonnais, Hautes-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Szuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2008.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment release and storage in early deglaciated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62, pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France): Evidence from field data and 10Be cosmic ray exposure ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.3 à 26. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00349899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reconstitution de la géométrie 3D d'un glacier disparu et modélisation des consequences de sa disparition - Le glacier durancien lors du Dernier Maximum Glaciaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sediment release and storage in early deglaciated areas : towards an application of the exhaustion model from the case of the Massif des Ecrins (French Alps) since the Little Ice Age ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (2), pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landform connectivity and waves of negative feedbacks during the paraglacial period, a case study : the Tabuc subcatchment since the end of the Little Ice Age (massif des Écrins, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France) : pieces of evidence from field data and 10Be cosmic ray exposure ages ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la géométrie d'un glacier disparu et modélisation des conséquences de sa disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of glacial debuttressing in deglaciated areas: evidence from field data and cosmogenic datings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1-2), pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations glaciaires en Haute-Durance (Briançonnais, Hautes-Alpes) depuis le XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les variations glaciaires récentes en Haute-Durance (Briançonnais, Hautes-Alpes) depuis la fin du XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (1), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les conséquences de la déglaciation actuelle des milieux de montagne, de la modification des écoulements au déséquilibre des pratiques des populations locales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grafigéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les potentialités d'un croisement des datations cosmogéniques avec une approche géomorphologique. Application à la mise en évidence de la décompression post-glaciaire (Haut-Gyr, Massif des Ecrins) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité torrentielle dans un haut bassin versant alpin en cours de déglaciation durant le XXe siècle : le vallon de Celse-Nière (Massif des Écrins, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3), pp.225-240. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2004.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'influence de la lithologie dans le déclenchement des mouvements de masse en contexte paraglaciaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Anthropogenic Erosive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.175-200, 2025, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9198.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données environnementales et objets cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.83-106, 2023, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial impacts of climate change on periglacial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Impacts of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE &amp; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-142, 2021, 9781789450095. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119817925.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du changement climatique sur la cascade sédimentaire paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Denis Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 95-120, 2021, 9781789490091. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119817925.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of climate change on the paraglacial sedimentary cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Impacts of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE &amp; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-118, 2021, 9781789450095. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119817925.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur les environnements périglaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 121-143, 2021, 9781789490091. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119817925.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Dynamics and Channel Adjustments Following Torrential Floods in an Upper Alpine Valley (Guil River, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, p. 313-317, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, p. 97-112, 2013, Sciences Sup, 978-2-10-058804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente des glaciers-rocheux de la vallée de la Clarée (Briançonnais, Hautes-Alpes) : typologie réalisée d'après des observations géomorphologiques et la photogrammétrie .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie Alpine : entre patrimoine et contraintes, Actes du colloque de la Société Suisse de Géomorphologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lausanne, p. 182-196., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic landslides and sedimentary budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcántara-Ayala I., Goudie A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphological Hazards and Disaster Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.75-90, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River: a sedimentary budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malet J.-P., Remaître A., Bogaard T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide Processes: from Geomorphologic Mapping to Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, pp.25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River : a sedimentary budget approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide processes : from geomorphologic mapping to dynamic.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, CERG Editions, p. 25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts et signification hydromorphologique de la crue du Guil de juin 2000 (Haut Queyras)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delahaye D., Levoy F., Maquaire O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology: from Expert Opinion to Modelling. A tribute to Professor Jean-Claude Flageollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, Strasbourg, pp.159-166, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt du marteau Schmidt pour la datation des glissements de terrain islandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropisation, facteur d’instabilité des sols ? Modélisation diachronique appliquée au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des glissements de terrain paraglaciaires en Islande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat &amp; impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et cartographie de sources sédimentaires à partir de données multi-sources : Contribution de l'imagerie satellitaire pour l'inventaire des sources sédimentaires en domaine montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée annuelle H2O’Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic control on sediment budget: preventing vineyard degradation from long term soil erosion in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: the case of Mercurey, Burgundy (France) since the mid-XXth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourists and local inhabitants representations of atmospheric pollution : towards a better understanding of a chronic risk in the Arve valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Langlois de Septenville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du Réseau des géographes de la santé d'Amérique Latine (CIGEOS) : "Le territoire au service de la santé, perspectives internationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the contribution of debris flow-dominated channels to gravel-bed torrential river channel: implementing pit-tags in the upper Guil River (French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Budget Analysis and Hazard Assessment in the Peynin, a Small Alpine Catchment (Upper Guil River, Southern Alps, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of terrestrial laser scanning (TLS) for monitoring geomorphic processes and sediment transfer in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Joint Geomorphological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts, age and significance of two giant landslide dams in the Nepal Himalayas: Ringmo‐Phoksundo (Dolpo District) and Dhampu‐Chhoya (Mustang District).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Nath Rimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de terrain postglaciaires dans le Skagafjörður (Islande septentrionale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects intrinsèques et contextuels des sols structurés en Islande du nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Analysis of Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2024, SCIENCES - Physical Geography, Construction of Environments and Landscapes, 9781789451986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de géographie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 237 p., 2019, Cursus, 978-2-200-62233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Control on Sediment Connectivity for Soil Resource Management in Sloping Vineyards (Mercurey, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de décembre 2021, SRA Bourgogne Franche-Comté, 48 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA / CRMH Bourgogne-Franche-Comté. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches sur projet et pratiques des chercheur·e·s en géographie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023/5 (753), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d'un terroir viticole Mercurey (Bourgogne, France), de l'âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources sédimentaires à l'exutoire : un problème de connectivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Blaise Pascal - Clermont 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution géomorphologique du haut bassin durancien depuis la dernière glaciation: contribution à la compréhension du système paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId429"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Cossart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (section 23, Géographie) à l'université Savoie Mont Blanc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7457-542X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096289449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219455785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035939318X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur (géographie, géomorphologie) spécialisé dans les processus d'érosion affectant les milieux de montagne (Alpes, Himalaya) et de haute latitude (Islande), j'ai travaillé sur les impacts érosifs créés par le changement climatique. J'ai mis en évidence des processus spécifiques liés au retrait glaciaire (décompression et instabilités des versants) et, à une échelle plus englobante, des effets en chaîne qui affectent l'ensemble d'un bassin-versant (purges vs tarissements sédimentaires) en modélisant la connectivité hydro-sédimentaire. J'ai également travaillé sur les conséquences érosives des activités humaines (zones viticoles) en montrant leurs effets ambigus, alternant exacerbation et essais d'atténuation des pertes en sol.Impliqué dans l'organisation et l'animation des structures auxquelles j'appartiens, j'ai dirigé pendant 5 ans (2020- été 2025) le laboratoire de recherche CNRS &amp;quot;Environnement Ville Société&amp;quot;, spécialisé dans les changements (environnementaux, sociaux) qui affectent les territoires, et préside actuellement la section 23 du CNU.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROJET «PARI » La datation des glissements de terrain islandais et leur rôle dans l’évolution des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2024-2025 de l’Institut Polaire Français Paul-Emilie-Victor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock-slope failures as a proxy of a paraglacial denudation crisis. Examples in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður areas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Christchurch, New Zealand, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Paraglacial and Periglacial Processes in Shaping Glacial Valleys: Example from NW Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-1341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of July 2017 &amp;quot;sediment disaster&amp;quot; in northern Kyūshū (Japan) on landscape metamorphosis and sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voisinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lyonnais-Voutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les Voisinages" - Appréhender les cohabitations humains-animaux en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eloïse Bellet, Clara Lyonnais-Voutaz, Noé Parot, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres submergées, terres dégelées... les terres face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Dié -des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au dessin, restituer les enjeux spatiaux du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EVS, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des séquences de déglaciation dans l'évidement des vallées glaciaires : le cas de Nesdalur, Westfjords, Islande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques érosives d'un bassin versant viticole (Mercurey, Bourgogne) : de l'actuel au plurimillénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LOG, May 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion et structure paysagère dans un bassin versant viticole (Mercurey, Bourgogne) : des enjeux actuels aux dynamiques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du thème de recherche « Anthropisation, gestion des milieux et dynamiques paysagères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Jun 2023, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sediment connectivity in a densely drained vineyard catchment: contributions from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-seated gravitational slope deformation and rock-slope failures deposits in Iceland: inventory, dating and role in landscape evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux méthodes et outils de la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orline Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5600 EVS, Université Jean Monnet Saint-Etienne, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où va donc toute cette terre ? Transferts sédimentaires & structure spatiale des réseaux de drainage sur les versants du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments sources typology and mapping based on remote sensed data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolution du système géomorphologique et du paysage de Mercurey (Bourgogne, France) : hypothèse d'une stratégie précoce de gestion de la ressource en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d’un terroir viticole (Mercurey, Bourgogne, France) de l’âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur. Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol de l’âge du Fer à la période contemporaine : résultats préliminaires sur le terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol comme archive des pratiques agricoles de remédiation environnementale (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe GReNES (Gestion des Ressources Naturelles, Environnements et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Nov 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : des dynamiques holocènes aux enjeux actuels, application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Gestion des sols et de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier "Mesure et appréciation des changements environnementaux" de l'UMR EVS, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the hillslope to the river: multi-scale sediment transfers monitoring in the Beaujolais vineyard (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Commission on Continental Erosion (ICCE) Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eichstätt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p. 16152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Might short term rockglacier surface morphological changes be attributed to permafrost degradation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p.9815-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydro-geomorphological mapping to sediment transfer evaluation in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p.6099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icelandic coastal mountains experienced post-LGM sackung processes: morphologic evidence from Tröllaskagi Mountains (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Planetary Cryosphere Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)efficacité géomorphologique des cascades sédimentaires en contexte paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and dating of the Vatn landslide and direct vicinity, Northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth SEDIBUD Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologic evidence for a sackung event in Tröllaskagi mountain (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Geological Nordic Winter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post glacial rebound on landsliding at a regional scale in Northern Iceland (Skagafjörður): spatial distribution and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology and Sustainability, 8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. p. 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: evidence of an early Holocene paraglacial crisis and impact on further slope development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. p.4169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comprehensive paraglacial model: case studies from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Geomorphology and Sustainability", 8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do deglaciated mountainslopes contribute significantly to paraglacial sediment fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. p. 2618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: early Holocene dating and Holocene palaeoenvironmental reconstitution potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. p.1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cryo-conditioned landforms since the Little Ice Age and implications on permafrost degradation: a case study from the Lac Rouge rockglacier (Clarée Valley, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p. 213-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing chronology of post-glacial mass movements in the Skagafjörður, Northern Iceland (Northern Iceland) from radiocarbon, tephrochronological and geomorphological results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating post-glacial geoprocesses in Skagafjörður (Central North Iceland) by geomorphology, tephrochronology, radiocarbon and cosmogenic nucleids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et suivi du permafrost et du gel du sol dans les montagnes françaises : la contribution du réseau PermaFRANCE à la compréhension des réponses de la cryosphère aux changements globaux. Les changements globaux : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CNFCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00948010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of sorted patterned ground sites in Skagafjörður (Northern Iceland) by using a factor analysis of mixed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment budget in a Himalayan Valley (Middle Kali Gandaki, Nepal) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p. 2753-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extent of Permafrost in the Southern Alps : Modeling from spring water temperature sources and topoclimatic factors .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural hazards, road development, increased vulnerability and risks in the Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier variation in the Massif des Ecrins during the 20th century: spatial and temporal patterns .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of a rock avalanche in Skagafjörður,, Northern Iceland: pieces of evidence of a paraglacial origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-3472, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazards, settlements sites and development in the Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG/AIG Regional Conference 2011 " Geomorphology for human adaptation to changing tropical environments " .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hofdaholar rock avalanche in Skagafjörður,, Northern Iceland: geomorphological characteristics and relative dating, pieces of evidence of a paraglacial origin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analysis of Sedimentary Fluxes and Budgets in Changing Cold Climate Environments: Field-Based Approaches and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saudarkrokür, Iceland. pp. 23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporadic, rainfall triggered landslides and debris flows in the monsoon, Nepal Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel connectivity and local sediment budget in a Himalayan Valley (Kali Gandaki, Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small river catchments to large Himalayan rivers. Extreme processes and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geomorphology (ANZIAG) " Ancient landscapes - Modern perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and river in the Nepal Himalayas: a sediment budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on " Landslide processes: from geomorphologic mapping to dynamic modelling. A tribute to Prof. Theo van ASCH "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating, Southern French Alps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of landslides and ordinary monsoonal high flows to instantaneous hydro-geomorphic readjustments of gravel river channel and sediment fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Annapurna Himal (Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on " The role of geomorphology in environmental management "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contribution of landslides and ordinary monsoonal high flows to instaneous hydro-geomorphic readjustements of gravel river channel and sediment fluxes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Differentiated pathways of debris removal along a trunk valley during accelerated glacial recession. Examples from Vallouise area (Southern French Alps) since 1950 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deglaciation pattern of the Upper Durance catchment (Southern French Alps) since the Late Glacial Maximum : new data from cosmic ray exposure dating »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sediment storage and release in an early deglaciation context: the case of the Massif des Ecrins (French Alps) since the Little Ice Age »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What are the triggering factors of mass movements in deglaciated areas? Insights from field data and cosmonuclides dating in Upper Durance catchment (Southern French Alps) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consequences of mass-wasting on sediment storages in deglaciated alpine catchment : approaches to quantification based upon geomatic methods and morphometric analysis ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SEDIFLUX Science Meeting of the European Science Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The threat of global change in the periglacial zone of French alpine areas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au congrès EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intense peak of paraglacial dismantlement of mountain slopes: Insights from dating and volume quantification of rock-slope failure deposits in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.110170. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the persistence of rectilinear slopes and their morphodynamic significance: a case study in the Dýrafjörður area (Westfjords, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hm7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmidt-hammer exposure-age dating of seven paraglacial rock-slope failures in the Bolungarvík-Suðureyri area (Westfjords, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109230. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated low-cost monitoring station for suspended sediments and water level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo V R M Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.e00594. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2024.e00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (3), pp.554-572. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la forêt cache l’arbre. Recherches sur projet et pratiques des chercheurs en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la forêt cache l’arbre. Recherches sur projet et pratiques des chercheurs en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur programmes : enjeux scientifiques intra- et interdisciplinaires en géographie de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage network analysis to comprehend structural sediment (dis)connectivity in wine-growing Beaujolais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.16323-16341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2108907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-decennial erosion rates using SUM/ISUM and sediment traps survey in the Mercurey vineyards (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 403, pp.108181. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological system and landscape coevolution in Mercurey (Burgundy, France): hypothesis of an early soil maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: RUSLE simulation applied in Mercurey (Burgundy, France) since the mid-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (4), pp.281-300. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3112/erdkunde.2020.04.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Morvan est-il maudit ? », analyse géographique d’un territoire hyper-rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d’enfrichement, ses expressions paysagères et ses significations : le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.28393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Vineyard Abandonment and Related Land Use Transitions in Beaujolais (France): A Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre fout le camp ! », la lutte contre l'érosion des sols viticoles à Mercurey, Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion des sols viticoles : influence de la structuration globale du bassin-versant. Stratégies collectives pour casser l'enchaînement des processus érosifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theory tool for assessing structural sediment connectivity: Development and application in the Mercurey vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.2566 - 2584. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser la connectivité hydrosédimentaire pour gérer de la ressource en sol : cas du vignoble de Mercurey (Bourgogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Potot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.309 - 325. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and quantification of sediment storages in a “shiny schists” catchment: The Peynin catchment (Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow functioning and their contribution to sedimentary budgets: the Peynin subcatchment of the Guil River (Upper Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landform Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement global : un champ scientifique fécond pour le géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision and aggradation in proglacial rivers: Post-Little Ice Age long-profile adjustments of Southern Iceland outwash plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Marren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Icelandic rock-slope failures paraglacial? Age evaluation of seventeen rock-slope failures in the Skagafjörður area, based on geomorphological stacking, radiocarbon dating and tephrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic analysis of catchments through connectivity framework: old wine in new bottle or efficient new paradigm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et spatialiser la connectivité pour modéliser les changements des systèmes environnementaux. Approches comparées en écologie du paysage et en géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.289 - 308. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation rates during a postglacial sequence in Northern Iceland: example of Laxárdalur valley in the Skagafjörður area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (3), pp.240-261. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/04353676.2017.1327320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of structural sediment connectivity within catchments: insights from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): Insights into the role of postglacial landsliding on slope development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (8), pp.1304-1318. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683616638432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): insights into the role of postglacial landsliding on slope development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossart Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.1304-1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iceberg jam floods in Icelandic proglacial rivers: testing the self-organized criticality hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marren Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and spatial analysis of rockslides failures in the Icelandic Westfjords: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Peras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pergélisol dans les vallées de la Clarée et de l’Ubaye (Alpes françaises du sud) : un modèle de distribution spatiale établi à partir des températures d’eau de sources et des facteurs topo-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)efficacité géomorphologique des cascades sédimentaires en question : les apports d’une analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flash flood hazard assessment in dry valleys (northern France) by cellular automata modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van de Wiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, p.2905-2929. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1470-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational spreading of mountain ridges coeval with Late Weichselian deglaciation: impact on glacial landscapes in Tröllaskagi, northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.197-213. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on the spatial non-stationarity of landslide predisposing factors in northern Iceland: Do paraglacial factors vary over space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (3), pp.354-377. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309133314528944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on the spatial nonstationarity of landslide predisposing factors in Northern Iceland. Do paraglacial factors vary over space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.354-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue: &amp;quot;Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion assessment in the middle Kali Gandaki (Nepal ) : A sediment budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nepal Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, p. 25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the consequences of paraglacial landsliding on deglaciated mountain slopes : typology, timing and contribution to cascading fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), p. 13-24. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Höfðahólarrock avalanche (sturzström): Chronological constraint of paraglacial landsliding on an Icelandic hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), p. 432-446. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612463104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post-glacial rebound on landslide spatial distribution at a regional scale in northern Iceland (Skagafjörður)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), p. 336-350. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of paraglaciation on landsliding at regional scale in Northern Iceland (Skagafjörður): spatial modelling and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Páll Jónsson Helgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.336-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Höfðahólar rock avalanche (sturzström): chronological constraint of a paraglacial landsliding on an Icelandic hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossart Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.432-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deglaciation pattern during the Lateglacial / Holocene transition in the Southern French Alps. Chronological data and geographical reconstruction from the Clarée Valley (Upper Durance catchment, Southeastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 315-316, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of sorted patterned ground areas based on their environmental characteristics (Skagafjörður, Northern Iceland) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139-140, p. 577-587. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités en géomorphologie : de l'évolution des volumes de relief à la reconstitution d'événements instantanés &amp;quot; (actes des Journées des Jeunes Géomorphologues 2010, Groupe Français de Géomorphologie) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de géographie physique dans les montagnes tropicales : enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2011.8199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléas naturels et menaces sur les axes de communication en Himalaya du Népal : la vallée de la moyenne Kali Gandaki .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), p. 35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier extents within Briançonnais Alps (southern French Alps) from the Last Glacial Maximum to the Holocene: chronological synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/2011, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00679788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Glacier Variations at Regional Scale through Equilibrium Line Altitude Interpolation : GIS and Statistical Application in Massif des Écrins (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), p. 232-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les variations glaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 203, pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating and weathering rind thickness in Clarée valley (Briançonnais, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (3), pp.204-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel coupling in the Nepal Himalayas and threat to man-made structures: the middle Kali Gandaki valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124 (3-4), pp.178-199. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations glaciaires dans les Andes de Mendoza entre 1975 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts of large and rapid mass movements : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations récentes (1975-2000) de l'englacement dans le Massif de l'Aconcagua (Mendoza, Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, http://echogeo.revues.org/2416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of landslide dams on alpine river valleys: Examples and typology from the French Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping permafrost at a regional scale: interpolation of field data by using GIS in the Upper Durance catchment (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoFocus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consequences of landslide dams on alpine river valleys: examples and typology from the French Southern Alps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence paraglaciaire dans le déclenchement d'aléas naturels : exemple de la vallée de Freissinières (Briançonnais, Hautes-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Szuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2008.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment release and storage in early deglaciated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62, pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France): Evidence from field data and 10Be cosmic ray exposure ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.3 à 26. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00349899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reconstitution de la géométrie 3D d'un glacier disparu et modélisation des consequences de sa disparition - Le glacier durancien lors du Dernier Maximum Glaciaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sediment release and storage in early deglaciated areas : towards an application of the exhaustion model from the case of the Massif des Ecrins (French Alps) since the Little Ice Age ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (2), pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landform connectivity and waves of negative feedbacks during the paraglacial period, a case study : the Tabuc subcatchment since the end of the Little Ice Age (massif des Écrins, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France) : pieces of evidence from field data and 10Be cosmic ray exposure ages ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la géométrie d'un glacier disparu et modélisation des conséquences de sa disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of glacial debuttressing in deglaciated areas: evidence from field data and cosmogenic datings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1-2), pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations glaciaires en Haute-Durance (Briançonnais, Hautes-Alpes) depuis le XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les variations glaciaires récentes en Haute-Durance (Briançonnais, Hautes-Alpes) depuis la fin du XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (1), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les conséquences de la déglaciation actuelle des milieux de montagne, de la modification des écoulements au déséquilibre des pratiques des populations locales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grafigéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les potentialités d'un croisement des datations cosmogéniques avec une approche géomorphologique. Application à la mise en évidence de la décompression post-glaciaire (Haut-Gyr, Massif des Ecrins) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité torrentielle dans un haut bassin versant alpin en cours de déglaciation durant le XXe siècle : le vallon de Celse-Nière (Massif des Écrins, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3), pp.225-240. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2004.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'influence de la lithologie dans le déclenchement des mouvements de masse en contexte paraglaciaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Anthropogenic Erosive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.175-200, 2025, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9198.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données environnementales et objets cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.83-106, 2023, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du changement climatique sur la cascade sédimentaire paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Denis Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-120, 2021, 9781789490091. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119817925.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur les environnements périglaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-143, 2021, 9781789490091. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119817925.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Dynamics and Channel Adjustments Following Torrential Floods in an Upper Alpine Valley (Guil River, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, p. 313-317, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, p. 97-112, 2013, Sciences Sup, 978-2-10-058804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente des glaciers-rocheux de la vallée de la Clarée (Briançonnais, Hautes-Alpes) : typologie réalisée d'après des observations géomorphologiques et la photogrammétrie .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie Alpine : entre patrimoine et contraintes, Actes du colloque de la Société Suisse de Géomorphologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lausanne, p. 182-196., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic landslides and sedimentary budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcántara-Ayala I., Goudie A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphological Hazards and Disaster Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.75-90, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River: a sedimentary budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malet J.-P., Remaître A., Bogaard T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide Processes: from Geomorphologic Mapping to Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, pp.25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River : a sedimentary budget approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide processes : from geomorphologic mapping to dynamic.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, CERG Editions, p. 25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts et signification hydromorphologique de la crue du Guil de juin 2000 (Haut Queyras)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delahaye D., Levoy F., Maquaire O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology: from Expert Opinion to Modelling. A tribute to Professor Jean-Claude Flageollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, Strasbourg, pp.159-166, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt du marteau Schmidt pour la datation des glissements de terrain islandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropisation, facteur d’instabilité des sols ? Modélisation diachronique appliquée au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des glissements de terrain paraglaciaires en Islande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat &amp; impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et cartographie de sources sédimentaires à partir de données multi-sources : Contribution de l'imagerie satellitaire pour l'inventaire des sources sédimentaires en domaine montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée annuelle H2O’Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic control on sediment budget: preventing vineyard degradation from long term soil erosion in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: the case of Mercurey, Burgundy (France) since the mid-XXth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourists and local inhabitants representations of atmospheric pollution : towards a better understanding of a chronic risk in the Arve valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Langlois de Septenville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du Réseau des géographes de la santé d'Amérique Latine (CIGEOS) : "Le territoire au service de la santé, perspectives internationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the contribution of debris flow-dominated channels to gravel-bed torrential river channel: implementing pit-tags in the upper Guil River (French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Budget Analysis and Hazard Assessment in the Peynin, a Small Alpine Catchment (Upper Guil River, Southern Alps, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of terrestrial laser scanning (TLS) for monitoring geomorphic processes and sediment transfer in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Joint Geomorphological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts, age and significance of two giant landslide dams in the Nepal Himalayas: Ringmo‐Phoksundo (Dolpo District) and Dhampu‐Chhoya (Mustang District).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Nath Rimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de terrain postglaciaires dans le Skagafjörður (Islande septentrionale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects intrinsèques et contextuels des sols structurés en Islande du nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Analysis of Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2024, SCIENCES - Physical Geography, Construction of Environments and Landscapes, 9781789451986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de géographie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 237 p., 2019, Cursus, 978-2-200-62233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Control on Sediment Connectivity for Soil Resource Management in Sloping Vineyards (Mercurey, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de décembre 2021, SRA Bourgogne Franche-Comté, 48 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA / CRMH Bourgogne-Franche-Comté. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches sur projet et pratiques des chercheur·e·s en géographie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023/5 (753), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d'un terroir viticole Mercurey (Bourgogne, France), de l'âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources sédimentaires à l'exutoire : un problème de connectivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Blaise Pascal - Clermont 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution géomorphologique du haut bassin durancien depuis la dernière glaciation: contribution à la compréhension du système paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FA680E2"/>
+    <w:nsid w:val="68F42FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-cossart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7457-542X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096289449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219455785" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035939318X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1341" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Parot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dugu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi P&#225;ll J&#243;nsson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feuillet Thierry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gribenski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878602v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878597v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hm7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109230" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo V R M Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B James" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2024.e00594" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2108907" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108181" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3112/erdkunde.2020.04.04" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Guen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28393" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114695" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.158" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6J8DBF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002175v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845485v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carlier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11994" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SBGB7QG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591969v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC3DF2RK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977730v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11894" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11895" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534745v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1327320" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542543v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-253-2017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638432" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cossart Etienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312715v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marren Philip" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11229" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Peras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11303" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D6M62X69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312711v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27656" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312709v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27625" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.023" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSR7D4RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133314528944" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196822v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6444" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463104" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3450" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C3H7JV9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;ll J&#243;nsson Helgi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826852v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196633v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910744v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.12.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KQS65W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lecoeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842800v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8199" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679788v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9336" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844558v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545265v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545250v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.09.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXVFB168-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545263v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drocourt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399809v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7495" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P7PMZJW2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679549v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545257v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwarz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou&#233;e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337588v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545262v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Szuba" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2612" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545255v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00349899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.12.022" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CWJWFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336868v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545252v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7430" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73V0S3GZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336873v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545258v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545259v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545260v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.694" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336877v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336213v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336773v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878175v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336866v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1220" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704805v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205991v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1731" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083614v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-impacts-spatiaux-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207944v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821260v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878289v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878293v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461733v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878316v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaudouin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282775v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867107v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03777925v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464231v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435586v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langlois de Septenville" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373328v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232172v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232212v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouccara" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sourdot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232158v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262118v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Nath Rimal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859812v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859817v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971528v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2200" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378995v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962939v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511507v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097298v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139899v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-cossart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7457-542X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096289449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219455785" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035939318X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1341" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Parot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dugu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi P&#225;ll J&#243;nsson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feuillet Thierry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gribenski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878602v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878597v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hm7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109230" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo V R M Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B James" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2024.e00594" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2108907" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108181" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3112/erdkunde.2020.04.04" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Guen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28393" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114695" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.158" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6J8DBF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845485v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carlier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11994" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SBGB7QG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591969v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC3DF2RK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977730v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11894" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11895" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534745v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1327320" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542543v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-253-2017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638432" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cossart Etienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312715v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marren Philip" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11229" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Peras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11303" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D6M62X69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312711v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27656" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312709v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27625" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.023" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSR7D4RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133314528944" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196822v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6444" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463104" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3450" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C3H7JV9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;ll J&#243;nsson Helgi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826852v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196633v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910744v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.12.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KQS65W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lecoeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842800v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8199" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9336" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545265v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545250v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.09.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXVFB168-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545263v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drocourt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399809v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7495" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679549v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545257v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545254v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwarz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou&#233;e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545262v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Szuba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2612" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545255v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00349899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.12.022" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CWJWFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336868v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337596v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545252v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7430" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73V0S3GZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336873v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545258v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545259v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545260v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.694" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336877v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336213v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336773v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878175v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336866v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1220" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336210v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704805v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083614v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-impacts-spatiaux-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083616v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207944v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821260v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878289v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461733v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878316v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaudouin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282775v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867107v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03777925v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464231v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435586v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langlois de Septenville" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373328v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232172v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232212v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouccara" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sourdot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232158v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262118v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Nath Rimal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859812v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859817v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971528v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2200" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378995v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962939v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511507v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097298v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139899v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>