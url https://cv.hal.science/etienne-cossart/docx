--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Cossart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (section 23, Géographie) à l'université Savoie Mont Blanc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7457-542X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096289449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219455785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035939318X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur (géographie, géomorphologie) spécialisé dans les processus d'érosion affectant les milieux de montagne (Alpes, Himalaya) et de haute latitude (Islande), j'ai travaillé sur les impacts érosifs créés par le changement climatique. J'ai mis en évidence des processus spécifiques liés au retrait glaciaire (décompression et instabilités des versants) et, à une échelle plus englobante, des effets en chaîne qui affectent l'ensemble d'un bassin-versant (purges vs tarissements sédimentaires) en modélisant la connectivité hydro-sédimentaire. J'ai également travaillé sur les conséquences érosives des activités humaines (zones viticoles) en montrant leurs effets ambigus, alternant exacerbation et essais d'atténuation des pertes en sol.Impliqué dans l'organisation et l'animation des structures auxquelles j'appartiens, j'ai dirigé pendant 5 ans (2020- été 2025) le laboratoire de recherche CNRS &amp;quot;Environnement Ville Société&amp;quot;, spécialisé dans les changements (environnementaux, sociaux) qui affectent les territoires, et préside actuellement la section 23 du CNU.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROJET «PARI » La datation des glissements de terrain islandais et leur rôle dans l’évolution des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2024-2025 de l’Institut Polaire Français Paul-Emilie-Victor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock-slope failures as a proxy of a paraglacial denudation crisis. Examples in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður areas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Christchurch, New Zealand, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Paraglacial and Periglacial Processes in Shaping Glacial Valleys: Example from NW Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-1341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of July 2017 &amp;quot;sediment disaster&amp;quot; in northern Kyūshū (Japan) on landscape metamorphosis and sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voisinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lyonnais-Voutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les Voisinages" - Appréhender les cohabitations humains-animaux en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eloïse Bellet, Clara Lyonnais-Voutaz, Noé Parot, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres submergées, terres dégelées... les terres face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Dié -des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au dessin, restituer les enjeux spatiaux du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EVS, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des séquences de déglaciation dans l'évidement des vallées glaciaires : le cas de Nesdalur, Westfjords, Islande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques érosives d'un bassin versant viticole (Mercurey, Bourgogne) : de l'actuel au plurimillénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LOG, May 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion et structure paysagère dans un bassin versant viticole (Mercurey, Bourgogne) : des enjeux actuels aux dynamiques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du thème de recherche « Anthropisation, gestion des milieux et dynamiques paysagères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Jun 2023, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sediment connectivity in a densely drained vineyard catchment: contributions from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-seated gravitational slope deformation and rock-slope failures deposits in Iceland: inventory, dating and role in landscape evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux méthodes et outils de la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orline Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5600 EVS, Université Jean Monnet Saint-Etienne, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où va donc toute cette terre ? Transferts sédimentaires & structure spatiale des réseaux de drainage sur les versants du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments sources typology and mapping based on remote sensed data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolution du système géomorphologique et du paysage de Mercurey (Bourgogne, France) : hypothèse d'une stratégie précoce de gestion de la ressource en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d’un terroir viticole (Mercurey, Bourgogne, France) de l’âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur. Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol de l’âge du Fer à la période contemporaine : résultats préliminaires sur le terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol comme archive des pratiques agricoles de remédiation environnementale (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe GReNES (Gestion des Ressources Naturelles, Environnements et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Nov 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : des dynamiques holocènes aux enjeux actuels, application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Gestion des sols et de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier "Mesure et appréciation des changements environnementaux" de l'UMR EVS, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the hillslope to the river: multi-scale sediment transfers monitoring in the Beaujolais vineyard (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Commission on Continental Erosion (ICCE) Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eichstätt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p. 16152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Might short term rockglacier surface morphological changes be attributed to permafrost degradation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p.9815-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydro-geomorphological mapping to sediment transfer evaluation in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p.6099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icelandic coastal mountains experienced post-LGM sackung processes: morphologic evidence from Tröllaskagi Mountains (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Planetary Cryosphere Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)efficacité géomorphologique des cascades sédimentaires en contexte paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and dating of the Vatn landslide and direct vicinity, Northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth SEDIBUD Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologic evidence for a sackung event in Tröllaskagi mountain (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Geological Nordic Winter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post glacial rebound on landsliding at a regional scale in Northern Iceland (Skagafjörður): spatial distribution and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology and Sustainability, 8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. p. 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: evidence of an early Holocene paraglacial crisis and impact on further slope development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. p.4169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comprehensive paraglacial model: case studies from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Geomorphology and Sustainability", 8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do deglaciated mountainslopes contribute significantly to paraglacial sediment fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. p. 2618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: early Holocene dating and Holocene palaeoenvironmental reconstitution potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. p.1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cryo-conditioned landforms since the Little Ice Age and implications on permafrost degradation: a case study from the Lac Rouge rockglacier (Clarée Valley, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p. 213-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing chronology of post-glacial mass movements in the Skagafjörður, Northern Iceland (Northern Iceland) from radiocarbon, tephrochronological and geomorphological results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating post-glacial geoprocesses in Skagafjörður (Central North Iceland) by geomorphology, tephrochronology, radiocarbon and cosmogenic nucleids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et suivi du permafrost et du gel du sol dans les montagnes françaises : la contribution du réseau PermaFRANCE à la compréhension des réponses de la cryosphère aux changements globaux. Les changements globaux : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CNFCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00948010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of sorted patterned ground sites in Skagafjörður (Northern Iceland) by using a factor analysis of mixed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment budget in a Himalayan Valley (Middle Kali Gandaki, Nepal) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p. 2753-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extent of Permafrost in the Southern Alps : Modeling from spring water temperature sources and topoclimatic factors .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural hazards, road development, increased vulnerability and risks in the Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier variation in the Massif des Ecrins during the 20th century: spatial and temporal patterns .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of a rock avalanche in Skagafjörður,, Northern Iceland: pieces of evidence of a paraglacial origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-3472, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazards, settlements sites and development in the Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG/AIG Regional Conference 2011 " Geomorphology for human adaptation to changing tropical environments " .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hofdaholar rock avalanche in Skagafjörður,, Northern Iceland: geomorphological characteristics and relative dating, pieces of evidence of a paraglacial origin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analysis of Sedimentary Fluxes and Budgets in Changing Cold Climate Environments: Field-Based Approaches and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saudarkrokür, Iceland. pp. 23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporadic, rainfall triggered landslides and debris flows in the monsoon, Nepal Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel connectivity and local sediment budget in a Himalayan Valley (Kali Gandaki, Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small river catchments to large Himalayan rivers. Extreme processes and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geomorphology (ANZIAG) " Ancient landscapes - Modern perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and river in the Nepal Himalayas: a sediment budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on " Landslide processes: from geomorphologic mapping to dynamic modelling. A tribute to Prof. Theo van ASCH "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating, Southern French Alps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of landslides and ordinary monsoonal high flows to instantaneous hydro-geomorphic readjustments of gravel river channel and sediment fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Annapurna Himal (Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on " The role of geomorphology in environmental management "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contribution of landslides and ordinary monsoonal high flows to instaneous hydro-geomorphic readjustements of gravel river channel and sediment fluxes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Differentiated pathways of debris removal along a trunk valley during accelerated glacial recession. Examples from Vallouise area (Southern French Alps) since 1950 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deglaciation pattern of the Upper Durance catchment (Southern French Alps) since the Late Glacial Maximum : new data from cosmic ray exposure dating »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sediment storage and release in an early deglaciation context: the case of the Massif des Ecrins (French Alps) since the Little Ice Age »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What are the triggering factors of mass movements in deglaciated areas? Insights from field data and cosmonuclides dating in Upper Durance catchment (Southern French Alps) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consequences of mass-wasting on sediment storages in deglaciated alpine catchment : approaches to quantification based upon geomatic methods and morphometric analysis ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SEDIFLUX Science Meeting of the European Science Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The threat of global change in the periglacial zone of French alpine areas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au congrès EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intense peak of paraglacial dismantlement of mountain slopes: Insights from dating and volume quantification of rock-slope failure deposits in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.110170. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the persistence of rectilinear slopes and their morphodynamic significance: a case study in the Dýrafjörður area (Westfjords, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hm7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmidt-hammer exposure-age dating of seven paraglacial rock-slope failures in the Bolungarvík-Suðureyri area (Westfjords, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109230. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated low-cost monitoring station for suspended sediments and water level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo V R M Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.e00594. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2024.e00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (3), pp.554-572. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la forêt cache l’arbre. Recherches sur projet et pratiques des chercheurs en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la forêt cache l’arbre. Recherches sur projet et pratiques des chercheurs en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur programmes : enjeux scientifiques intra- et interdisciplinaires en géographie de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage network analysis to comprehend structural sediment (dis)connectivity in wine-growing Beaujolais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.16323-16341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2108907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-decennial erosion rates using SUM/ISUM and sediment traps survey in the Mercurey vineyards (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 403, pp.108181. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological system and landscape coevolution in Mercurey (Burgundy, France): hypothesis of an early soil maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: RUSLE simulation applied in Mercurey (Burgundy, France) since the mid-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (4), pp.281-300. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3112/erdkunde.2020.04.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Morvan est-il maudit ? », analyse géographique d’un territoire hyper-rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d’enfrichement, ses expressions paysagères et ses significations : le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.28393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Vineyard Abandonment and Related Land Use Transitions in Beaujolais (France): A Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre fout le camp ! », la lutte contre l'érosion des sols viticoles à Mercurey, Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion des sols viticoles : influence de la structuration globale du bassin-versant. Stratégies collectives pour casser l'enchaînement des processus érosifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theory tool for assessing structural sediment connectivity: Development and application in the Mercurey vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.2566 - 2584. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser la connectivité hydrosédimentaire pour gérer de la ressource en sol : cas du vignoble de Mercurey (Bourgogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Potot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.309 - 325. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and quantification of sediment storages in a “shiny schists” catchment: The Peynin catchment (Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow functioning and their contribution to sedimentary budgets: the Peynin subcatchment of the Guil River (Upper Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landform Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement global : un champ scientifique fécond pour le géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision and aggradation in proglacial rivers: Post-Little Ice Age long-profile adjustments of Southern Iceland outwash plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Marren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Icelandic rock-slope failures paraglacial? Age evaluation of seventeen rock-slope failures in the Skagafjörður area, based on geomorphological stacking, radiocarbon dating and tephrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic analysis of catchments through connectivity framework: old wine in new bottle or efficient new paradigm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et spatialiser la connectivité pour modéliser les changements des systèmes environnementaux. Approches comparées en écologie du paysage et en géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.289 - 308. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation rates during a postglacial sequence in Northern Iceland: example of Laxárdalur valley in the Skagafjörður area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (3), pp.240-261. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/04353676.2017.1327320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of structural sediment connectivity within catchments: insights from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): Insights into the role of postglacial landsliding on slope development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (8), pp.1304-1318. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683616638432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): insights into the role of postglacial landsliding on slope development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossart Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.1304-1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iceberg jam floods in Icelandic proglacial rivers: testing the self-organized criticality hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marren Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and spatial analysis of rockslides failures in the Icelandic Westfjords: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Peras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pergélisol dans les vallées de la Clarée et de l’Ubaye (Alpes françaises du sud) : un modèle de distribution spatiale établi à partir des températures d’eau de sources et des facteurs topo-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)efficacité géomorphologique des cascades sédimentaires en question : les apports d’une analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flash flood hazard assessment in dry valleys (northern France) by cellular automata modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van de Wiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, p.2905-2929. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1470-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational spreading of mountain ridges coeval with Late Weichselian deglaciation: impact on glacial landscapes in Tröllaskagi, northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.197-213. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on the spatial non-stationarity of landslide predisposing factors in northern Iceland: Do paraglacial factors vary over space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (3), pp.354-377. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309133314528944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on the spatial nonstationarity of landslide predisposing factors in Northern Iceland. Do paraglacial factors vary over space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.354-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue: &amp;quot;Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion assessment in the middle Kali Gandaki (Nepal ) : A sediment budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nepal Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, p. 25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the consequences of paraglacial landsliding on deglaciated mountain slopes : typology, timing and contribution to cascading fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), p. 13-24. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Höfðahólarrock avalanche (sturzström): Chronological constraint of paraglacial landsliding on an Icelandic hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), p. 432-446. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612463104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post-glacial rebound on landslide spatial distribution at a regional scale in northern Iceland (Skagafjörður)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), p. 336-350. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of paraglaciation on landsliding at regional scale in Northern Iceland (Skagafjörður): spatial modelling and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Páll Jónsson Helgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.336-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Höfðahólar rock avalanche (sturzström): chronological constraint of a paraglacial landsliding on an Icelandic hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossart Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.432-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deglaciation pattern during the Lateglacial / Holocene transition in the Southern French Alps. Chronological data and geographical reconstruction from the Clarée Valley (Upper Durance catchment, Southeastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 315-316, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of sorted patterned ground areas based on their environmental characteristics (Skagafjörður, Northern Iceland) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139-140, p. 577-587. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités en géomorphologie : de l'évolution des volumes de relief à la reconstitution d'événements instantanés &amp;quot; (actes des Journées des Jeunes Géomorphologues 2010, Groupe Français de Géomorphologie) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de géographie physique dans les montagnes tropicales : enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2011.8199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléas naturels et menaces sur les axes de communication en Himalaya du Népal : la vallée de la moyenne Kali Gandaki .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), p. 35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier extents within Briançonnais Alps (southern French Alps) from the Last Glacial Maximum to the Holocene: chronological synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/2011, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00679788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Glacier Variations at Regional Scale through Equilibrium Line Altitude Interpolation : GIS and Statistical Application in Massif des Écrins (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), p. 232-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les variations glaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 203, pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating and weathering rind thickness in Clarée valley (Briançonnais, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (3), pp.204-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel coupling in the Nepal Himalayas and threat to man-made structures: the middle Kali Gandaki valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124 (3-4), pp.178-199. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations glaciaires dans les Andes de Mendoza entre 1975 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts of large and rapid mass movements : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations récentes (1975-2000) de l'englacement dans le Massif de l'Aconcagua (Mendoza, Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, http://echogeo.revues.org/2416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of landslide dams on alpine river valleys: Examples and typology from the French Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping permafrost at a regional scale: interpolation of field data by using GIS in the Upper Durance catchment (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoFocus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consequences of landslide dams on alpine river valleys: examples and typology from the French Southern Alps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence paraglaciaire dans le déclenchement d'aléas naturels : exemple de la vallée de Freissinières (Briançonnais, Hautes-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Szuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2008.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment release and storage in early deglaciated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62, pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France): Evidence from field data and 10Be cosmic ray exposure ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.3 à 26. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00349899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reconstitution de la géométrie 3D d'un glacier disparu et modélisation des consequences de sa disparition - Le glacier durancien lors du Dernier Maximum Glaciaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sediment release and storage in early deglaciated areas : towards an application of the exhaustion model from the case of the Massif des Ecrins (French Alps) since the Little Ice Age ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (2), pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landform connectivity and waves of negative feedbacks during the paraglacial period, a case study : the Tabuc subcatchment since the end of the Little Ice Age (massif des Écrins, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France) : pieces of evidence from field data and 10Be cosmic ray exposure ages ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la géométrie d'un glacier disparu et modélisation des conséquences de sa disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of glacial debuttressing in deglaciated areas: evidence from field data and cosmogenic datings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1-2), pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations glaciaires en Haute-Durance (Briançonnais, Hautes-Alpes) depuis le XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les variations glaciaires récentes en Haute-Durance (Briançonnais, Hautes-Alpes) depuis la fin du XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (1), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les conséquences de la déglaciation actuelle des milieux de montagne, de la modification des écoulements au déséquilibre des pratiques des populations locales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grafigéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les potentialités d'un croisement des datations cosmogéniques avec une approche géomorphologique. Application à la mise en évidence de la décompression post-glaciaire (Haut-Gyr, Massif des Ecrins) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité torrentielle dans un haut bassin versant alpin en cours de déglaciation durant le XXe siècle : le vallon de Celse-Nière (Massif des Écrins, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3), pp.225-240. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2004.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'influence de la lithologie dans le déclenchement des mouvements de masse en contexte paraglaciaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Anthropogenic Erosive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.175-200, 2025, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9198.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données environnementales et objets cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.83-106, 2023, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du changement climatique sur la cascade sédimentaire paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Denis Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-120, 2021, 9781789490091. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119817925.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur les environnements périglaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-143, 2021, 9781789490091. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119817925.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Dynamics and Channel Adjustments Following Torrential Floods in an Upper Alpine Valley (Guil River, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, p. 313-317, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, p. 97-112, 2013, Sciences Sup, 978-2-10-058804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente des glaciers-rocheux de la vallée de la Clarée (Briançonnais, Hautes-Alpes) : typologie réalisée d'après des observations géomorphologiques et la photogrammétrie .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie Alpine : entre patrimoine et contraintes, Actes du colloque de la Société Suisse de Géomorphologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lausanne, p. 182-196., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic landslides and sedimentary budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcántara-Ayala I., Goudie A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphological Hazards and Disaster Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.75-90, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River: a sedimentary budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malet J.-P., Remaître A., Bogaard T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide Processes: from Geomorphologic Mapping to Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, pp.25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River : a sedimentary budget approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide processes : from geomorphologic mapping to dynamic.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, CERG Editions, p. 25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts et signification hydromorphologique de la crue du Guil de juin 2000 (Haut Queyras)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delahaye D., Levoy F., Maquaire O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology: from Expert Opinion to Modelling. A tribute to Professor Jean-Claude Flageollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, Strasbourg, pp.159-166, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt du marteau Schmidt pour la datation des glissements de terrain islandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropisation, facteur d’instabilité des sols ? Modélisation diachronique appliquée au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des glissements de terrain paraglaciaires en Islande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat &amp; impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et cartographie de sources sédimentaires à partir de données multi-sources : Contribution de l'imagerie satellitaire pour l'inventaire des sources sédimentaires en domaine montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée annuelle H2O’Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic control on sediment budget: preventing vineyard degradation from long term soil erosion in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: the case of Mercurey, Burgundy (France) since the mid-XXth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourists and local inhabitants representations of atmospheric pollution : towards a better understanding of a chronic risk in the Arve valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Langlois de Septenville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du Réseau des géographes de la santé d'Amérique Latine (CIGEOS) : "Le territoire au service de la santé, perspectives internationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the contribution of debris flow-dominated channels to gravel-bed torrential river channel: implementing pit-tags in the upper Guil River (French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Budget Analysis and Hazard Assessment in the Peynin, a Small Alpine Catchment (Upper Guil River, Southern Alps, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of terrestrial laser scanning (TLS) for monitoring geomorphic processes and sediment transfer in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Joint Geomorphological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts, age and significance of two giant landslide dams in the Nepal Himalayas: Ringmo‐Phoksundo (Dolpo District) and Dhampu‐Chhoya (Mustang District).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Nath Rimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de terrain postglaciaires dans le Skagafjörður (Islande septentrionale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects intrinsèques et contextuels des sols structurés en Islande du nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Analysis of Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2024, SCIENCES - Physical Geography, Construction of Environments and Landscapes, 9781789451986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de géographie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 237 p., 2019, Cursus, 978-2-200-62233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Control on Sediment Connectivity for Soil Resource Management in Sloping Vineyards (Mercurey, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de décembre 2021, SRA Bourgogne Franche-Comté, 48 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA / CRMH Bourgogne-Franche-Comté. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches sur projet et pratiques des chercheur·e·s en géographie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023/5 (753), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d'un terroir viticole Mercurey (Bourgogne, France), de l'âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources sédimentaires à l'exutoire : un problème de connectivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Blaise Pascal - Clermont 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution géomorphologique du haut bassin durancien depuis la dernière glaciation: contribution à la compréhension du système paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Cossart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (section 23, Géographie) à l'université Savoie Mont Blanc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7457-542X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096289449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219455785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=8PCsplEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035939318X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur (géographie, géomorphologie) spécialisé dans les processus d'érosion affectant les milieux de montagne (Alpes, Himalaya) et de haute latitude (Islande), j'ai travaillé sur les impacts érosifs créés par le changement climatique. J'ai mis en évidence des processus spécifiques liés au retrait glaciaire (décompression et instabilités des versants) et, à une échelle plus englobante, des effets en chaîne qui affectent l'ensemble d'un bassin-versant (purges vs tarissements sédimentaires) en modélisant la connectivité hydro-sédimentaire. J'ai également travaillé sur les conséquences érosives des activités humaines (zones viticoles) en montrant leurs effets ambigus, alternant exacerbation et essais d'atténuation des pertes en sol.Impliqué dans l'organisation et l'animation des structures auxquelles j'appartiens, j'ai dirigé pendant 5 ans (2020- été 2025) le laboratoire de recherche CNRS &amp;quot;Environnement Ville Société&amp;quot;, spécialisé dans les changements (environnementaux, sociaux) qui affectent les territoires, et préside actuellement la section 23 du CNU.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROJET «PARI » La datation des glissements de terrain islandais et leur rôle dans l’évolution des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2024-2025 de l’Institut Polaire Français Paul-Emilie-Victor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock-slope failures as a proxy of a paraglacial denudation crisis. Examples in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður areas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Christchurch, New Zealand, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean sensors, happy data: Field test of low-tech wiper designs for optical sensors and river applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. S. Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Paraglacial and Periglacial Processes in Shaping Glacial Valleys: Example from NW Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-1341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of July 2017 &amp;quot;sediment disaster&amp;quot; in northern Kyūshū (Japan) on landscape metamorphosis and sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost sensor networks to quantify the dynamics of suspended sediment yields in peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vitor Ribeiro Marques da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology, Jun 2024, Delft / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres submergées, terres dégelées... les terres face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Dié -des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voisinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lyonnais-Voutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les Voisinages" - Appréhender les cohabitations humains-animaux en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eloïse Bellet, Clara Lyonnais-Voutaz, Noé Parot, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au dessin, restituer les enjeux spatiaux du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EVS, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des séquences de déglaciation dans l'évidement des vallées glaciaires : le cas de Nesdalur, Westfjords, Islande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques érosives d'un bassin versant viticole (Mercurey, Bourgogne) : de l'actuel au plurimillénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LOG, May 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion et structure paysagère dans un bassin versant viticole (Mercurey, Bourgogne) : des enjeux actuels aux dynamiques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du thème de recherche « Anthropisation, gestion des milieux et dynamiques paysagères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Jun 2023, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sediment connectivity in a densely drained vineyard catchment: contributions from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-seated gravitational slope deformation and rock-slope failures deposits in Iceland: inventory, dating and role in landscape evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux méthodes et outils de la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orline Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5600 EVS, Université Jean Monnet Saint-Etienne, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où va donc toute cette terre ? Transferts sédimentaires & structure spatiale des réseaux de drainage sur les versants du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments sources typology and mapping based on remote sensed data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolution du système géomorphologique et du paysage de Mercurey (Bourgogne, France) : hypothèse d'une stratégie précoce de gestion de la ressource en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d’un terroir viticole (Mercurey, Bourgogne, France) de l’âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur. Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol de l’âge du Fer à la période contemporaine : résultats préliminaires sur le terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol comme archive des pratiques agricoles de remédiation environnementale (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe GReNES (Gestion des Ressources Naturelles, Environnements et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Nov 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : des dynamiques holocènes aux enjeux actuels, application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Gestion des sols et de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier "Mesure et appréciation des changements environnementaux" de l'UMR EVS, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the hillslope to the river: multi-scale sediment transfers monitoring in the Beaujolais vineyard (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Commission on Continental Erosion (ICCE) Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eichstätt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p. 16152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Might short term rockglacier surface morphological changes be attributed to permafrost degradation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p.9815-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydro-geomorphological mapping to sediment transfer evaluation in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p.6099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icelandic coastal mountains experienced post-LGM sackung processes: morphologic evidence from Tröllaskagi Mountains (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Planetary Cryosphere Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)efficacité géomorphologique des cascades sédimentaires en contexte paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and dating of the Vatn landslide and direct vicinity, Northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth SEDIBUD Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologic evidence for a sackung event in Tröllaskagi mountain (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Geological Nordic Winter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post glacial rebound on landsliding at a regional scale in Northern Iceland (Skagafjörður): spatial distribution and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology and Sustainability, 8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. p. 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: evidence of an early Holocene paraglacial crisis and impact on further slope development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. p.4169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comprehensive paraglacial model: case studies from Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Geomorphology and Sustainability", 8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do deglaciated mountainslopes contribute significantly to paraglacial sediment fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. p. 2618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vatn landslide, Skagafjördur, northern Iceland: early Holocene dating and Holocene palaeoenvironmental reconstitution potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. p.1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et suivi du permafrost et du gel du sol dans les montagnes françaises : la contribution du réseau PermaFRANCE à la compréhension des réponses de la cryosphère aux changements globaux. Les changements globaux : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CNFCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00948010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of sorted patterned ground sites in Skagafjörður (Northern Iceland) by using a factor analysis of mixed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating post-glacial geoprocesses in Skagafjörður (Central North Iceland) by geomorphology, tephrochronology, radiocarbon and cosmogenic nucleids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cryo-conditioned landforms since the Little Ice Age and implications on permafrost degradation: a case study from the Lac Rouge rockglacier (Clarée Valley, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p. 213-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing chronology of post-glacial mass movements in the Skagafjörður, Northern Iceland (Northern Iceland) from radiocarbon, tephrochronological and geomorphological results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic geological winter meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Reykjavik, Iceland. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment budget in a Himalayan Valley (Middle Kali Gandaki, Nepal) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p. 2753-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extent of Permafrost in the Southern Alps : Modeling from spring water temperature sources and topoclimatic factors .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural hazards, road development, increased vulnerability and risks in the Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier variation in the Massif des Ecrins during the 20th century: spatial and temporal patterns .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of a rock avalanche in Skagafjörður,, Northern Iceland: pieces of evidence of a paraglacial origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorsteinn Sæmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-3472, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazards, settlements sites and development in the Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG/AIG Regional Conference 2011 " Geomorphology for human adaptation to changing tropical environments " .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporadic, rainfall triggered landslides and debris flows in the monsoon, Nepal Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hofdaholar rock avalanche in Skagafjörður,, Northern Iceland: geomorphological characteristics and relative dating, pieces of evidence of a paraglacial origin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analysis of Sedimentary Fluxes and Budgets in Changing Cold Climate Environments: Field-Based Approaches and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saudarkrokür, Iceland. pp. 23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel connectivity and local sediment budget in a Himalayan Valley (Kali Gandaki, Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small river catchments to large Himalayan rivers. Extreme processes and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geomorphology (ANZIAG) " Ancient landscapes - Modern perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and river in the Nepal Himalayas: a sediment budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on " Landslide processes: from geomorphologic mapping to dynamic modelling. A tribute to Prof. Theo van ASCH "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating, Southern French Alps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Differentiated pathways of debris removal along a trunk valley during accelerated glacial recession. Examples from Vallouise area (Southern French Alps) since 1950 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Annapurna Himal (Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on " The role of geomorphology in environmental management "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contribution of landslides and ordinary monsoonal high flows to instaneous hydro-geomorphic readjustements of gravel river channel and sediment fluxes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of landslides and ordinary monsoonal high flows to instantaneous hydro-geomorphic readjustments of gravel river channel and sediment fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deglaciation pattern of the Upper Durance catchment (Southern French Alps) since the Late Glacial Maximum : new data from cosmic ray exposure dating »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sediment storage and release in an early deglaciation context: the case of the Massif des Ecrins (French Alps) since the Little Ice Age »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What are the triggering factors of mass movements in deglaciated areas? Insights from field data and cosmonuclides dating in Upper Durance catchment (Southern French Alps) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consequences of mass-wasting on sediment storages in deglaciated alpine catchment : approaches to quantification based upon geomatic methods and morphometric analysis ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SEDIFLUX Science Meeting of the European Science Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The threat of global change in the periglacial zone of French alpine areas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au congrès EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intense peak of paraglacial dismantlement of mountain slopes: Insights from dating and volume quantification of rock-slope failure deposits in the Icelandic Westfjords (Dýrafjörður and Önundarfjörður)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.110170. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediment production during urban development: the damage is done early!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-14893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the persistence of rectilinear slopes and their morphodynamic significance: a case study in the Dýrafjörður area (Westfjords, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hm7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmidt-hammer exposure-age dating of seven paraglacial rock-slope failures in the Bolungarvík-Suðureyri area (Westfjords, Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.109230. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated low-cost monitoring station for suspended sediments and water level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo V R M Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn L Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim D Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.e00594. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2024.e00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dishwasher to river: how to adapt a low-cost turbidimeter for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fernanda Sobierajski Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (12), pp.1180. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-13327-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (3), pp.554-572. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gean.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la forêt cache l’arbre. Recherches sur projet et pratiques des chercheurs en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la forêt cache l’arbre. Recherches sur projet et pratiques des chercheurs en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur programmes : enjeux scientifiques intra- et interdisciplinaires en géographie de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 753 (5), pp.21-40. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.753.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage network analysis to comprehend structural sediment (dis)connectivity in wine-growing Beaujolais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.16323-16341. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2108907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-decennial erosion rates using SUM/ISUM and sediment traps survey in the Mercurey vineyards (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 403, pp.108181. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological system and landscape coevolution in Mercurey (Burgundy, France): hypothesis of an early soil maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: RUSLE simulation applied in Mercurey (Burgundy, France) since the mid-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (4), pp.281-300. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3112/erdkunde.2020.04.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Morvan est-il maudit ? », analyse géographique d’un territoire hyper-rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d’enfrichement, ses expressions paysagères et ses significations : le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.28393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Vineyard Abandonment and Related Land Use Transitions in Beaujolais (France): A Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion des sols viticoles : influence de la structuration globale du bassin-versant. Stratégies collectives pour casser l'enchaînement des processus érosifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre fout le camp ! », la lutte contre l'érosion des sols viticoles à Mercurey, Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theory tool for assessing structural sediment connectivity: Development and application in the Mercurey vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.2566 - 2584. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser la connectivité hydrosédimentaire pour gérer de la ressource en sol : cas du vignoble de Mercurey (Bourgogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Potot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.309 - 325. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow functioning and their contribution to sedimentary budgets: the Peynin subcatchment of the Guil River (Upper Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landform Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and quantification of sediment storages in a “shiny schists” catchment: The Peynin catchment (Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement global : un champ scientifique fécond pour le géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incision and aggradation in proglacial rivers: Post-Little Ice Age long-profile adjustments of Southern Iceland outwash plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Marren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation rates during a postglacial sequence in Northern Iceland: example of Laxárdalur valley in the Skagafjörður area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (3), pp.240-261. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/04353676.2017.1327320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Icelandic rock-slope failures paraglacial? Age evaluation of seventeen rock-slope failures in the Skagafjörður area, based on geomorphological stacking, radiocarbon dating and tephrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic analysis of catchments through connectivity framework: old wine in new bottle or efficient new paradigm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et spatialiser la connectivité pour modéliser les changements des systèmes environnementaux. Approches comparées en écologie du paysage et en géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.289 - 308. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of structural sediment connectivity within catchments: insights from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): Insights into the role of postglacial landsliding on slope development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (8), pp.1304-1318. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683616638432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early Holocene age for the Vatn landslide (Skagafjörður, central northern Iceland): insights into the role of postglacial landsliding on slope development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossart Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.1304-1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iceberg jam floods in Icelandic proglacial rivers: testing the self-organized criticality hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marren Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and spatial analysis of rockslides failures in the Icelandic Westfjords: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Peras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pergélisol dans les vallées de la Clarée et de l’Ubaye (Alpes françaises du sud) : un modèle de distribution spatiale établi à partir des températures d’eau de sources et des facteurs topo-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)efficacité géomorphologique des cascades sédimentaires en question : les apports d’une analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flash flood hazard assessment in dry valleys (northern France) by cellular automata modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van de Wiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, p.2905-2929. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1470-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational spreading of mountain ridges coeval with Late Weichselian deglaciation: impact on glacial landscapes in Tröllaskagi, northern Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.197-213. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on the spatial non-stationarity of landslide predisposing factors in northern Iceland: Do paraglacial factors vary over space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (3), pp.354-377. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309133314528944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on the spatial nonstationarity of landslide predisposing factors in Northern Iceland. Do paraglacial factors vary over space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.354-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion assessment in the middle Kali Gandaki (Nepal ) : A sediment budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nepal Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, p. 25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue: &amp;quot;Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the consequences of paraglacial landsliding on deglaciated mountain slopes : typology, timing and contribution to cascading fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), p. 13-24. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post-glacial rebound on landslide spatial distribution at a regional scale in northern Iceland (Skagafjörður)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), p. 336-350. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Höfðahólarrock avalanche (sturzström): Chronological constraint of paraglacial landsliding on an Icelandic hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), p. 432-446. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612463104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of paraglaciation on landsliding at regional scale in Northern Iceland (Skagafjörður): spatial modelling and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Páll Jónsson Helgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.336-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Höfðahólar rock avalanche (sturzström): chronological constraint of a paraglacial landsliding on an Icelandic hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cossart Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuillet Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helgi Páll Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.432-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deglaciation pattern during the Lateglacial / Holocene transition in the Southern French Alps. Chronological data and geographical reconstruction from the Clarée Valley (Upper Durance catchment, Southeastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 315-316, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of sorted patterned ground areas based on their environmental characteristics (Skagafjörður, Northern Iceland) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139-140, p. 577-587. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de géographie physique dans les montagnes tropicales : enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2011.8199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités en géomorphologie : de l'évolution des volumes de relief à la reconstitution d'événements instantanés &amp;quot; (actes des Journées des Jeunes Géomorphologues 2010, Groupe Français de Géomorphologie) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier extents within Briançonnais Alps (southern French Alps) from the Last Glacial Maximum to the Holocene: chronological synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/2011, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00679788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléas naturels et menaces sur les axes de communication en Himalaya du Népal : la vallée de la moyenne Kali Gandaki .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), p. 35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Glacier Variations at Regional Scale through Equilibrium Line Altitude Interpolation : GIS and Statistical Application in Massif des Écrins (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), p. 232-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les variations glaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 203, pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating and weathering rind thickness in Clarée valley (Briançonnais, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (3), pp.204-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel coupling in the Nepal Himalayas and threat to man-made structures: the middle Kali Gandaki valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124 (3-4), pp.178-199. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts of large and rapid mass movements : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations glaciaires dans les Andes de Mendoza entre 1975 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations récentes (1975-2000) de l'englacement dans le Massif de l'Aconcagua (Mendoza, Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, http://echogeo.revues.org/2416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France): Evidence from field data and 10Be cosmic ray exposure ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.3 à 26. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00349899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of landslide dams on alpine river valleys: Examples and typology from the French Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping permafrost at a regional scale: interpolation of field data by using GIS in the Upper Durance catchment (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoFocus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Consequences of landslide dams on alpine river valleys: examples and typology from the French Southern Alps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence paraglaciaire dans le déclenchement d'aléas naturels : exemple de la vallée de Freissinières (Briançonnais, Hautes-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Szuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2008.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment release and storage in early deglaciated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62, pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reconstitution de la géométrie 3D d'un glacier disparu et modélisation des consequences de sa disparition - Le glacier durancien lors du Dernier Maximum Glaciaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sediment release and storage in early deglaciated areas : towards an application of the exhaustion model from the case of the Massif des Ecrins (French Alps) since the Little Ice Age ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (2), pp.115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France) : pieces of evidence from field data and 10Be cosmic ray exposure ages ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landform connectivity and waves of negative feedbacks during the paraglacial period, a case study : the Tabuc subcatchment since the end of the Little Ice Age (massif des Écrins, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (4), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la géométrie d'un glacier disparu et modélisation des conséquences de sa disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of glacial debuttressing in deglaciated areas: evidence from field data and cosmogenic datings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1-2), pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations glaciaires en Haute-Durance (Briançonnais, Hautes-Alpes) depuis le XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les variations glaciaires récentes en Haute-Durance (Briançonnais, Hautes-Alpes) depuis la fin du XIXe siècle : mise au point d'après les documents d'archives et la lichénométrie ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (1), pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les conséquences de la déglaciation actuelle des milieux de montagne, de la modification des écoulements au déséquilibre des pratiques des populations locales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grafigéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les potentialités d'un croisement des datations cosmogéniques avec une approche géomorphologique. Application à la mise en évidence de la décompression post-glaciaire (Haut-Gyr, Massif des Ecrins) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité torrentielle dans un haut bassin versant alpin en cours de déglaciation durant le XXe siècle : le vallon de Celse-Nière (Massif des Écrins, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3), pp.225-240. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2004.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'influence de la lithologie dans le déclenchement des mouvements de masse en contexte paraglaciaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt du marteau Schmidt pour la datation des glissements de terrain islandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropisation, facteur d’instabilité des sols ? Modélisation diachronique appliquée au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to know what's in your river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F S Gisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des glissements de terrain paraglaciaires en Islande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat &amp; impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et cartographie de sources sédimentaires à partir de données multi-sources : Contribution de l'imagerie satellitaire pour l'inventaire des sources sédimentaires en domaine montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée annuelle H2O’Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des infrastructures de drainage dans la dynamique de transfert de sédiments et de produits phytosanitaires - le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic control on sediment budget: preventing vineyard degradation from long term soil erosion in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: the case of Mercurey, Burgundy (France) since the mid-XXth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourists and local inhabitants representations of atmospheric pollution : towards a better understanding of a chronic risk in the Arve valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Langlois de Septenville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès du Réseau des géographes de la santé d'Amérique Latine (CIGEOS) : "Le territoire au service de la santé, perspectives internationales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the contribution of debris flow-dominated channels to gravel-bed torrential river channel: implementing pit-tags in the upper Guil River (French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Budget Analysis and Hazard Assessment in the Peynin, a Small Alpine Catchment (Upper Guil River, Southern Alps, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of terrestrial laser scanning (TLS) for monitoring geomorphic processes and sediment transfer in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Joint Geomorphological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts, age and significance of two giant landslide dams in the Nepal Himalayas: Ringmo‐Phoksundo (Dolpo District) and Dhampu‐Chhoya (Mustang District).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Nath Rimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de terrain postglaciaires dans le Skagafjörður (Islande septentrionale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects intrinsèques et contextuels des sols structurés en Islande du nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Anthropogenic Erosive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.175-200, 2025, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9198.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données environnementales et objets cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.83-106, 2023, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences du changement climatique sur la cascade sédimentaire paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Denis Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-120, 2021, 9781789490091. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119817925.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur les environnements périglaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-143, 2021, 9781789490091. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119817925.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Dynamics and Channel Adjustments Following Torrential Floods in an Upper Alpine Valley (Guil River, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, p. 313-317, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, p. 97-112, 2013, Sciences Sup, 978-2-10-058804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données géomorphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod; BRGM Éditions, pp.229-245, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente des glaciers-rocheux de la vallée de la Clarée (Briançonnais, Hautes-Alpes) : typologie réalisée d'après des observations géomorphologiques et la photogrammétrie .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie Alpine : entre patrimoine et contraintes, Actes du colloque de la Société Suisse de Géomorphologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lausanne, p. 182-196., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic landslides and sedimentary budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcántara-Ayala I., Goudie A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphological Hazards and Disaster Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.75-90, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River: a sedimentary budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malet J.-P., Remaître A., Bogaard T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide Processes: from Geomorphologic Mapping to Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, pp.25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River : a sedimentary budget approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide processes : from geomorphologic mapping to dynamic.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, CERG Editions, p. 25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts et signification hydromorphologique de la crue du Guil de juin 2000 (Haut Queyras)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delahaye D., Levoy F., Maquaire O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology: from Expert Opinion to Modelling. A tribute to Professor Jean-Claude Flageollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, Strasbourg, pp.159-166, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing geographically weighted regression and multilevel models: a new approach to capture contextual effects in geographical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pilkington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Control on Sediment Connectivity for Soil Resource Management in Sloping Vineyards (Mercurey, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Analysis of Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2024, SCIENCES - Physical Geography, Construction of Environments and Landscapes, 9781789451986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de géographie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 237 p., 2019, Cursus, 978-2-200-62233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de décembre 2021, SRA Bourgogne Franche-Comté, 48 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA / CRMH Bourgogne-Franche-Comté. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches sur projet et pratiques des chercheur·e·s en géographie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023/5 (753), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d'un terroir viticole Mercurey (Bourgogne, France), de l'âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources sédimentaires à l'exutoire : un problème de connectivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Blaise Pascal - Clermont 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution géomorphologique du haut bassin durancien depuis la dernière glaciation: contribution à la compréhension du système paraglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00139899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId432"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68F42FDB"/>
+    <w:nsid w:val="48EC4F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-cossart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7457-542X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096289449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219455785" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035939318X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1341" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Parot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dugu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi P&#225;ll J&#243;nsson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feuillet Thierry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gribenski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878602v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878597v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hm7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109230" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo V R M Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B James" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2024.e00594" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2108907" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108181" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3112/erdkunde.2020.04.04" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Guen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28393" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114695" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.158" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6J8DBF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845485v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carlier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11994" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SBGB7QG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591969v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC3DF2RK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977730v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11894" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11895" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534745v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1327320" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542543v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-253-2017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638432" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cossart Etienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312715v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marren Philip" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11229" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Peras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11303" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D6M62X69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312711v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27656" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312709v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27625" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.023" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSR7D4RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133314528944" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196822v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6444" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463104" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3450" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C3H7JV9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;ll J&#243;nsson Helgi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826852v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196633v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910744v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.12.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KQS65W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lecoeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842800v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8199" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9336" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545265v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545250v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.09.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXVFB168-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545263v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drocourt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399809v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7495" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679549v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545257v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545254v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwarz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou&#233;e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545262v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Szuba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2612" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545255v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00349899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.12.022" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CWJWFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336868v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337596v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545252v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7430" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73V0S3GZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336873v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545258v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545259v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545260v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.694" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336877v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336213v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336773v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878175v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336866v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1220" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336210v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704805v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083614v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-impacts-spatiaux-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083616v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207944v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821260v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878289v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461733v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878316v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaudouin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282775v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867107v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03777925v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464231v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435586v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langlois de Septenville" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373328v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232172v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232212v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouccara" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sourdot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232158v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262118v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Nath Rimal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859812v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859817v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971528v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2200" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378995v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962939v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511507v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097298v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139899v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-cossart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7457-542X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096289449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219455785" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8PCsplEAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035939318X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Russell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-1341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Parot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dugu&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi P&#225;ll J&#243;nsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feuillet Thierry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00948010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orsteinn S&#230;mundsson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846028v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gribenski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333082v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110170" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14893-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hm7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109230" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886561v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo V R M Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B James" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Russell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F S Gisi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2024.e00594" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sobierajski Gisi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13327-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767504v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2108907" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108181" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3112/erdkunde.2020.04.04" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192961v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7276" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008309v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Guen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28393" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870275v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114695" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.158" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6J8DBF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carlier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11994" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SBGB7QG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Marren" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3127" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534745v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1327320" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC3DF2RK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel Vincent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11894" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721552v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11895" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-253-2017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638432" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391271v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cossart Etienne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312715v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marren Philip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11229" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Peras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11303" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D6M62X69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312711v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27656" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27625" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSR7D4RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115314v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133314528944" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196822v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6444" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3450" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C3H7JV9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789742v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612463104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099718v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;ll J&#243;nsson Helgi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826852v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196633v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910744v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.12.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KQS65W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842800v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8199" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lecoeur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9336" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844558v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842796v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545250v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877923v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.09.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXVFB168-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399809v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7495" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545263v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drocourt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679549v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00349899v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.12.022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CWJWFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545257v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545254v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwarz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337588v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Szuba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2612" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545255v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336868v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545252v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7430" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73V0S3GZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545258v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545259v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545260v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grancher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.694" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336877v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336213v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336773v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878175v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336866v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1220" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282775v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186680v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867107v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03777925v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508385v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464231v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435586v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langlois de Septenville" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373328v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232172v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232212v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouccara" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sourdot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232158v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262118v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Nath Rimal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859812v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704805v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083614v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-impacts-spatiaux-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083616v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119817925.ch6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207944v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821260v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592420v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gob" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844411v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878289v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878293v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461733v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878316v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaudouin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378995v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971528v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2200" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962939v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511507v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01097298v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00139899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>