--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -169,412 +169,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dropping out of university in response to the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dagorn</w:t>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Moulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of Education Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econedurev.2024.102604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826634v1</w:t>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altruism, cooperativeness and academic achievement: a lab in the field experiment in French middle schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
+                <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Berger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+              <w:t xml:space="preserve">Education Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09645292.2025.2450424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05110297v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altruism, cooperativeness and academic achievement: a lab in the field experiment in French middle schools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dropping out of university in response to the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pénard</w:t>
+                <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+              <w:t xml:space="preserve">Economics of Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.102604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09645292.2025.2450424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econedurev.2024.102604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927294v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting preferences: COVID-19 and higher education application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Claudia Meroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,51 +608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of populations’ behavioral traits in policy-making during a global crisis: Worldwide evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Dattilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -704,117 +704,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences sur les préférences individuelles et sociales des enfants et des adolescents : une revue de la litterature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -832,51 +832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Pressure and Prosocial Behaviors Among Teenagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -920,51 +920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -982,103 +982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1094,188 +1094,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dropping Out of University in Response to the COVID-19 Pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Determinants of Gender Discrimination by Teachers: Evidence from an Online Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262445v1</w:t>
+                <w:t xml:space="preserve">hal-05554848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dropping Out of University in Response to the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Behavioral Determinants of School Achievement: A Lab in the Field Experiment in Middle School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1285,114 +1373,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des préférences et interactions sociales dans la performance scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Rennes, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021REN1GO15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03997921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1460,51 +1548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6146B6B6"/>
+    <w:nsid w:val="281C6792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1691,51 +1779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dagorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1105-603X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dagorn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2024.102604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2450424" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Claudia Meroni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2536753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dattilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pourieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.06.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03997921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1GO15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dagorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1105-603X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dagorn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2450424" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2024.102604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Claudia Meroni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2536753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dattilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pourieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.06.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03997921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1GO15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>