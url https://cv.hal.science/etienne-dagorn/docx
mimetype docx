--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1548,51 +1548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="281C6792"/>
+    <w:nsid w:val="E20864E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>