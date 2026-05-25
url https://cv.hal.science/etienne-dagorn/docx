--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -169,412 +169,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+                <w:t xml:space="preserve">Dropping out of university in response to the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+                <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Guido</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léonard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+              <w:t xml:space="preserve">Economics of Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.102604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econedurev.2024.102604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05110297v1</w:t>
+                <w:t xml:space="preserve">hal-04826634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altruism, cooperativeness and academic achievement: a lab in the field experiment in French middle schools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dagorn</w:t>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Masclet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09645292.2025.2450424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927294v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dropping out of university in response to the COVID-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Altruism, cooperativeness and academic achievement: a lab in the field experiment in French middle schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Moulin</w:t>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of Education Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104, pp.102604. </w:t>
+              <w:t xml:space="preserve">Education Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econedurev.2024.102604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09645292.2025.2450424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826634v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting preferences: COVID-19 and higher education application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Claudia Meroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,51 +608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of populations’ behavioral traits in policy-making during a global crisis: Worldwide evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Dattilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -738,514 +738,514 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences sur les préférences individuelles et sociales des enfants et des adolescents : une revue de la litterature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Determinants of Gender Discrimination by Teachers: Evidence from an Online Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912609v1</w:t>
+                <w:t xml:space="preserve">hal-05554848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Pressure and Prosocial Behaviors Among Teenagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Wealth and Governance in Terrestrial Protected Area Coverage : The Role of Population Behavioural Traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les expériences sur les préférences individuelles et sociales des enfants et des adolescents : une revue de la litterature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Journé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04938700v1</w:t>
+                <w:t xml:space="preserve">hal-04912609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Wealth and Governance in Terrestrial Protected Area Coverage : The Role of Population Behavioural Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Etienne Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677596v2</w:t>
+                <w:t xml:space="preserve">hal-04938700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Gender Discrimination by Teachers: Evidence from an Online Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Colo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05554848v1</w:t>
+                <w:t xml:space="preserve">hal-04677596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dropping Out of University in Response to the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -1267,77 +1267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Behavioral Determinants of School Achievement: A Lab in the Field Experiment in Middle School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1387,51 +1387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des préférences et interactions sociales dans la performance scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Rennes, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021REN1GO15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1548,51 +1548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E20864E7"/>
+    <w:nsid w:val="93CC85B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1779,51 +1779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dagorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1105-603X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dagorn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2450424" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2024.102604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Claudia Meroni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2536753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dattilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pourieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.06.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03997921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1GO15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dagorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1105-603X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dagorn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2024.102604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2450424" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Claudia Meroni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2536753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dattilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pourieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.06.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03997921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1GO15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>