--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -287,13280 +287,13289 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 10 (4), pp.e01772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202501772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing High-Throughput Cellular Atomic Force Microscopy with Automation and Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Janel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyd Boumehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (5), pp.5045-5062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.4c07729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-anchored carbon nanomaterials for antimicrobial surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben-Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (16), pp.16517-16534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4nr02810d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Conductive Porous Biobased Composites with Tunable Mechanical Properties for Potential Biological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laria Rodríguez-Quesada</w:t>
+                <w:t xml:space="preserve">Automated bio-AFM generation of large mechanome data set and their analysis by machine learning to classify cancerous cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Ramírez-Sánchez</w:t>
+                <w:t xml:space="preserve">Abderazzak Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dague</w:t>
+                <w:t xml:space="preserve">Adrian Martinez Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Sáenz-Arce</w:t>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (43), pp.43426-43437. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (34), pp.44504-44517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.4c04391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c09218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750246v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated bio-AFM generation of large mechanome data set and their analysis by machine learning to classify cancerous cell lines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Conductive Porous Biobased Composites with Tunable Mechanical Properties for Potential Biological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderazzak Moumen</w:t>
+                <w:t xml:space="preserve">Laria Rodríguez-Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Martinez Rivas</w:t>
+                <w:t xml:space="preserve">Karla Ramírez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Sáenz-Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c09218⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (43), pp.43426-43437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.4c04391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674006v1</w:t>
+                <w:t xml:space="preserve">hal-04750246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FabR, a regulator of membrane lipid homeostasis, is involved in &amp;lt;i&amp;gt;Klebsiella pneumoniae&amp;lt;/i&amp;gt; biofilm robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ollivier-Nakusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.01317-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial eradication by a low-energy pulsed electron beam generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.108593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Cell Geometry and Cytoskeletal Organization Governs Candida-Host Cell Interactions at the Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easter Ndlovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Malpartida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taranum Sultana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Dahms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (44), pp.50789-50798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.3c09870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation of living cells by AFM tips may not be what we thought!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 174, pp.103523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micron.2023.103523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Physicochemical Characteristics of One-Step PAMAM Dendrimeric Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Andrés Torres-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vallejo-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Vázquez-Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gerardo Zepeda-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Enrique Herbert-Pucheta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 633, Part 1, pp.127819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy-single-molecule force spectroscopy unveils GPCR cell surface architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-022-03162-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecular crowding limits growth under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam J Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41567-022-01506-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Use of a Monoclonal Antibody Specific for the Candida albicans Cell-Surface Protein Hwp1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soon-Hwan Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois L Hoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.907453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2022.907453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyi Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zibin Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)interfaces at the nanoscale using FluidFM technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
+                <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lemen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dague</w:t>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.07.036⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423284v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the Nanoscale Effect of Cell Geometry and Cytoskeleton Organization on Candida-Host Cell Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easter Ndlovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Dahms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120 (3), pp.361a. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2020.11.2231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dual role of amyloid-β-sheet sequences in the cell surface properties of FLO11-encoded flocculins in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Clara Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61315⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e68592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.68592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025337v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual role of amyloid-β-sheet sequences in the cell surface properties of FLO11-encoded flocculins in Saccharomyces cerevisiae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Teste</w:t>
+                <w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.68592⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434693v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobiomechanical behavior of Fe3O4@SiO2 and Fe3O4@SiO2-NH2 nanoparticles over HeLa cells interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos C Camacho-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génesis Karendash González Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childerick Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (38), pp.385702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/ac0a13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)interfaces at the nanoscale using FluidFM technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lafforgue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+                <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 604, pp.785-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163203v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Dunker</w:t>
+                <w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol Gomez de La Torre Canny</w:t>
+                <w:t xml:space="preserve">Diana Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Taylor Nordgård</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Carolina Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347159v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dunker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol Gomez de La Torre Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taylor Nordgård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328637v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Evidence Unravels Microalgae Flocculation Mechanism Induced by Chitosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Blockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Thielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (12), pp.8446-8459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsabm.0c00772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (19), pp.21411-21423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.0c03069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the paradigm of nanomechanical measurements on cells using AFM: an automated methodology to rapidly analyse thousands of cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proa-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.131-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9NH00438F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential homotypic and heterotypic interactions of antigen 43 (Ag43) variants in autotransporter-mediated bacterial autoaggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.11100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-47608-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM dendritips functionalized with molecular probes specific to cell wall polysaccharides as a tool to investigate cell surface structure and organization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dague</w:t>
+                <w:t xml:space="preserve">Structural evidence for a new elaborate 3D-organization of the cardiomyocyte lateral membrane in adult mammalian cardiac tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guilbeau-Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cell Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2019.100027⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (6), pp.1078-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvy256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295500v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evidence for a new elaborate 3D-organization of the cardiomyocyte lateral membrane in adult mammalian cardiac tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Payre</w:t>
+                <w:t xml:space="preserve">AFM dendritips functionalized with molecular probes specific to cell wall polysaccharides as a tool to investigate cell surface structure and organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvy256⟩</w:t>
+              <w:t xml:space="preserve">The Cell Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.100027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2019.100027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321816v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in nanomechanical properties and adhesion dynamics of algal cells during their growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadranka Pečar Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivica Ružić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, pp.154-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Glycans in Bacterial Adhesion to Mucosal Surfaces: How Can Single-Molecule Techniques Advance Our Understanding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Dunker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), 26 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms6020039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved fungal hub protein involved in adhesion and drug resistance in the human pathogen Candida albicans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadri Znaidi</w:t>
+                <w:t xml:space="preserve">Electrical discharges in water induce spores' DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Demol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cell Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091662v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale structural mapping as a measure of maturation in the murine frontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H Seguelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 223 (1), pp.255-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00429-017-1486-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical discharges in water induce spores' DNA damage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+                <w:t xml:space="preserve">A conserved fungal hub protein involved in adhesion and drug resistance in the human pathogen Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Bedekovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias L. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadri Znaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201448⟩</w:t>
+              <w:t xml:space="preserve">The Cell Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907680v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell biology of microbes and pharmacology of antimicrobial drugs explored by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73, pp.165 - 176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods of Micropatterning and Manipulation of Cells for Biomedical Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Childérick Séverac</w:t>
+                <w:t xml:space="preserve">Importance of endogenous extracellular matrix in biomechanical properties of human skin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moinecha Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi8120347⟩</w:t>
+              <w:t xml:space="preserve">Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.025017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1758-5090/aa6ed5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907683v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of endogenous extracellular matrix in biomechanical properties of human skin model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+                <w:t xml:space="preserve">Methods of Micropatterning and Manipulation of Cells for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génesis K González-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1758-5090/aa6ed5⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi8120347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698349v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical properties of cardiomyocyte surface explored by multiparametric AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 198 (1), pp.28-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsb.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria transfer by deformation through microfiltration membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 523, pp.446-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Biochemical, Biophysical and Transcriptomics Data for Investigating the Structural and Nanomechanical Properties of the Yeast Cell Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion A Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1806 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity, Adhesion, and Tether Extrusion on Breast Cancer Cells Provide a Signature of Their Invasive Potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Thiebot</w:t>
+                <w:t xml:space="preserve">Cell wall as a target for bacteria inactivation by pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Campillo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Houda Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b07698⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552762v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed indentation measures by FV, QI and QNM introduce a new understanding of bionanomechanical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.8-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micron.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall as a target for bacteria inactivation by pulsed electric fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Elasticity, Adhesion, and Tether Extrusion on Breast Cancer Cells Provide a Signature of Their Invasive Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Smolyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Baaziz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep19778⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (41), pp.27426 - 27431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b07698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552815v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a Role for the Plasma Membrane in the Nanomechanical Properties of the Cell Wall as Revealed by an Atomic Force Microscopy Study of the Response of Saccharomyces cerevisiae to Ethanol Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina M Elsztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene M Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (15), pp.4789 - 4801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01213-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric imaging of adhesive nanodomains at the surface of Candida albicans by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Boisrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias L Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (1), pp.57-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nano.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy: an innovative technology to explore cardiomyocyte cell surface in cardiac physio/pathophysiology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Unravelling of a mechanism of resistance to colistin in Klebsiella pneumoniae using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vidaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied NanoBioScience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (8), pp.2261-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkv118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552834v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of living cell arrays for atomic force microscopy studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ressier</w:t>
+                <w:t xml:space="preserve">Cell Wall Remodeling Enzymes Modulate Fungal Cell Wall Elasticity and Osmotic Stress Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana V. Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise W Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keunsook A Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène A Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2015.004⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.e00986-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00986-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495201v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the strain background and autolysis process on the composition and biophysical properties of the cell wall from two different industrial yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (2), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsyr/fou012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling of a mechanism of resistance to colistin in Klebsiella pneumoniae using atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Atomic Force Microscopy: an innovative technology to explore cardiomyocyte cell surface in cardiac physio/pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guilbeau-Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Galés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Letters in Applied NanoBioScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.321-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553126v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Wall Remodeling Enzymes Modulate Fungal Cell Wall Elasticity and Osmotic Stress Resistance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Keunsook A Lee</w:t>
+                <w:t xml:space="preserve">Generation of living cell arrays for atomic force microscopy studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène A Martin-Yken</w:t>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00986-15⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.199-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2015.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269162v2</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining atomic force microscopy and genetics to investigate the role of KNR4 in Saccharomyces Cerevisiae sensitivity to K9 killer toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adilia Dagkessamanskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied NanoBioScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (4), pp.306-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping HA-tagged protein at the surface of living cells by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmr.2407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress disrupts intestinal mucus barrier in rats via mucin O-glycosylation shift: prevention by a probiotic treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robbe-Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifa Ait-Belgnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mercade-Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 307 (4), pp.G420 - G429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpgi.00290.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering by Atomic Force Microscopy of an original circular structure at the yeast cell surface in response to heat shock</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directed assembly of living Pseudomonas aeruginosa on PEI patterns fabricated by nanoxerography for statistical AFM bio-experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Formosa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Jauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Palleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-12-6⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (23), pp.21230-21236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am506241n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639992v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed assembly of living Pseudomonas aeruginosa on PEI patterns fabricated by nanoxerography for statistical AFM bio-experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Jauvert</w:t>
+                <w:t xml:space="preserve">A combined chemical and enzymatic method to determine quantitatively the polysaccharide components in the cell wall of yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Palleau</w:t>
+                <w:t xml:space="preserve">Amélie Vax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am506241n⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.933 - 947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1567-1364.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049093v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined chemical and enzymatic method to determine quantitatively the polysaccharide components in the cell wall of yeasts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Targeted changes of the cell wall proteome influence [i]Candida albican[/i]s ability to form single- and multi-strain biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadri Znaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise A. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1567-1364.12182⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638140v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted changes of the cell wall proteome influence [i]Candida albican[/i]s ability to form single- and multi-strain biofilms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Uncovering by Atomic Force Microscopy of an original circular structure at the yeast cell surface in response to heat shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004542⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), 20p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-12-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204415v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force and electron microscopic-based study of sarcolemmal surface of living cardiomyocytes unveils unexpected mitochondrial shift in heart failure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74C, pp.162-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2014.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01016102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco-adhesion of lactococcus lactis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doan Le</w:t>
+                <w:t xml:space="preserve">Use of atomic force microscopy (AFM) to explore cell wall properties and response to stress in the yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Ly Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Guerardel</w:t>
+                <w:t xml:space="preserve">Helene Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079850⟩</w:t>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (4), pp.187 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00294-013-0411-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204286v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of atomic force microscopy (AFM) to explore cell wall properties and response to stress in the yeast Saccharomyces cerevisiae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flavien Pillet</w:t>
+                <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco-adhesion of lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ly Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Yken</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00294-013-0411-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268470v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging living cells surface and quantifying its properties at high resolution using AFM in QI (TM) mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chopinet-Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48, pp.26-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micron.2013.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of the α-(1,3)-glucan synthase genes induces a restructuring of the conidial cell wall responsible for the avirulence of Aspergillus fumigatus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Kniemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (11), pp.e1003716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01450713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Effects of Caspofungin against Two Yeast Species, Saccharomyces cerevisiae and Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (8), pp.3498 - 3506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00105-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale analysis of the effects of antibiotics and CX1 on a Pseudomonas aeruginosa multidrug-resistant strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time investigation of the muco-adhesive properties of Lactococcus lactis using a quartz crystal microbalance with dissipation monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">- Doan Thanh Lam Le</w:t>
+                <w:t xml:space="preserve">Probing single molecule interactions by AFM using bio-functionalized dendritips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+                <w:t xml:space="preserve">Marjorie Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Frateur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+                <w:t xml:space="preserve">Anne-Marie Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2012.688103⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 168, pp.436 - 441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648937v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrin-B1 is a novel specific component of the lateral membrane of the cardiomyocyte and is essential for the stability of cardiac tissue architecture cohesion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Honton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 110 (5), pp.688-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.111.262451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00755171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing single molecule interactions by AFM using bio-functionalized dendritips</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dague</w:t>
+                <w:t xml:space="preserve">Real-time investigation of the muco-adhesive properties of Lactococcus lactis using a quartz crystal microbalance with dissipation monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Doan Thanh Lam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Severac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ressier</w:t>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Caminade</w:t>
+                <w:t xml:space="preserve">Isabelle Frateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.04.048⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.479 - 490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2012.688103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268327v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale effects of antibiotics on P. aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), pp.12 - 16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nano.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of live micro-organisms on microstructured PDMS stamps by convective/capillary deposition for AFM bio-experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laplatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (39), pp.395102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/22/39/395102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring kinetic dissociation/association constants between lactococcus lactis bacteria and mucins using living cell probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (11), pp.2843 - 2853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopatterning molecularly imprinted polymers by soft lithography: a hierarchical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, issue 10, pp. 1316 - 1318,. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b924315a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atomic force microscopy analysis of yeast mutants defective in cell wall architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (8), pp.673-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/yea.1801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical Properties of Dead or Alive Single-Patterned Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (10), pp.5731-5736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la9004642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous silicon membrane, with an integrated aqueous supply, for two chamber AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1393 - 1395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2008.11.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Convective/Capillary Deposition and AFM Oxidation Lithography for Close-Packed Directed Assembly of Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beduer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (23), pp.13254-13257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la8028726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of Campylobacter jejuni and Mycobacterium avium onto polyethylene terephtalate (PET) used for bottled waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane-Aurore Tatchou-Nyamsi-König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (19), pp.4751-4760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2008.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stress response protein Hsp12p increases the flexibility of the yeast Saccharomyces cerevisiae cell wall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Karreman</w:t>
+                <w:t xml:space="preserve">Probing the modifications of polystyrene surface properties after incubation with theShewanella putrefaciens bacteria at two pH values (4, 10) by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2006.10.009⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (7), pp.648 - 652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848650v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the modifications of polystyrene surface properties after incubation with theShewanella putrefaciens bacteria at two pH values (4, 10) by atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The stress response protein Hsp12p increases the flexibility of the yeast Saccharomyces cerevisiae cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Karreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.2570⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1774 (1), pp.131 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2006.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848863v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomicrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alsteens</w:t>
+                <w:t xml:space="preserve">Microelectrophoresis and atomic force microscopy: new tools to explore mechanism of action of antibacterial compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Verbelen</w:t>
+                <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Andre</w:t>
+                <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">C. Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (8), pp.365-372. </w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (10), pp.465 - 471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11671-007-9077-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2007.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086905v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectrophoresis and atomic force microscopy: new tools to explore mechanism of action of antibacterial compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Grare</w:t>
+                <w:t xml:space="preserve">Nanomicrobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alsteens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Finance</w:t>
+                <w:t xml:space="preserve">Claire Verbelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2007.08.001⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (8), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11671-007-9077-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01651226v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale dynamics of the cell envelope of Shewanella putrefaciens as a response to pH change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Probing surface structures of Shewanella spp. by microelectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.04.017⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90, pp.2612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.105.068205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00112240v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing surface structures of Shewanella spp. by microelectrophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale dynamics of the cell envelope of Shewanella putrefaciens as a response to pH change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 90, pp.2612. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (2), pp.108 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.105.068205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090765v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-THROUGHPUT MECHANOBIOLOGICAL CELL DISCRIMINATION USING AUTOMATED AFM AND MACHINE LEARNING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Robotisation AFM pour le phénotypage mécanique des cellules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyd Boumehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Plénières du GdR BioIngenierie des Interfaces - B2i</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Bioingénierie des Intefaces (B2I), May 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau CNRS rémisol, Mar 2025, Spa, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380349v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotisation AFM pour le phénotypage mécanique des cellules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIGH-THROUGHPUT MECHANOBIOLOGICAL CELL DISCRIMINATION USING AUTOMATED AFM AND MACHINE LEARNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zeyd Boumehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau CNRS rémisol, Mar 2025, Spa, Belgium</w:t>
+              <w:t xml:space="preserve">7èmes Journées Plénières du GdR BioIngenierie des Interfaces - B2i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Bioingénierie des Intefaces (B2I), May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380368v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH-THROUGHPUT MECHANOBIOLOGICAL CELL DISCRIMINATION USING AUTOMATED AFM AND MACHINE LEARNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyd Boumehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque de la société française des microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des Microscopies, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysics at the biological interfaces using Atomic Froce Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Pharmaceutical Analysis (APA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoBioTip: Towards automation of mechanobiological measurements by AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOinBIO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili drive homotypic interactions to form biofilm in Lactococcus lactis : A single-molecule force spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journée thématique du GDR B2i</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Humblot, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)-interfaces at the molecular scale using FluidFM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société française des Microscopies (Sfµ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding chitosan-induced flocculation mechanism in C. vulgaris using atomic force microscopy (AFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Blockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International confenrence on Biomass, Bioproducts and Biofuels (AlgalBBB 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical Applications of Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC-SMC-2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, microscopical society of Canada, Jun 2021, Hamilton (online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the paradigm of nanomechanical measurements on cells using AFM: an automated methodology to rapidly analyse thousands of cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Proa Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Martinez Rivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano The Nanoscience meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidic force microscopy to access the interactions between gaz/liquid and biological interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbe-on-chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biosensors to detect ciguatoxins and characterization of their binding on mammalian neuronal cell by single molecule force spectroscopy Supprimé: strategies in the detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chinain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycotoxins-Phytotoxins Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies in the fight against Ciguatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Taiana Darius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Furger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chinain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano In Bio 2018 Nanosciences for Life and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing and reconstructing the yeast cell wall: A top-down, bottom-up approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya E S Dahms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Körning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Ndlovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano in Bio Nanotechnologies for Life and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dark Side of the Wall: Atomic Force Microscopy Revelations on Drug Resistance and Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Cell wall 2017 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pr; Mritxell Riquelme, Oct 2017, Ensenada, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, Drug Resistance, Adhesion: the dark side of the wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano In Bio : Advances for Life and Material sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug Resistance and Adhesion: a Closer Look at the Dark Side of the Wall.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress disrupts the intestinal mucus barrier in rats via mucin O-glycosylation shift: prevention by probiotic treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robbe Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifa Ait-Belgnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allesandro Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mercade Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Meeting of European Intestinal Transport Group (EITG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Intestinal Transport Group (EITG). INT., Oct 2014, Marstrand, Sweden. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug resistance and adhesion: a closer look into the dark side of the wall.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Fungal Pathogens 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug resistance and adhesion: a closer look at the dark side of the wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione Edmund Mach. San Michele All'adige, ITA., Sep 2015, Levico Trente, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco- adhesion of Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ly Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.T.L. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic nanopatterns achieved by combining Molecularly Imprinted Polymers with Soft Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Boston, United States. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13570,51 +13579,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel approach to open the world of silica-based AFM probes using selective laser etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koutayba Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13656,867 +13665,867 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque de la société française des microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning (ML) classification of cells on the basis of their viscoelastic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Abidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress (EMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation des mesures mécanobiologiques par Microscopie à Force Atomique (AFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazzak Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Véronique Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Valery-sur-Somme, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the interactions between bubbles (gas / liquid) and (bio)interfaces at the molecular scale using FluidFM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR Bioingénierie des Interfaces (B2I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dark side of the wall: atomic force microscopy revelations on drug resistance and adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Advanced Lecture Course on "Human Fungal Pathogens - Molecular Mechanisms of Host-Pathogen Interactions and Virulence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Colle sur Loup, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, Drug Resistance, Adhesion: the dark side of the wall.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoInBio Advances for life and materials science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Le Gosier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, Drug resistance and Adhesion: a closer look at the dark side of the wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili present at the surface of a natural Lactococcus lactis strain confer adhesion to intestinal epithelial cells and to mucins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14526,111 +14535,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Force Microscopy to Explore Electroporation Effects on Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damijan Miklavcic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-13, 2016, 978-3-319-26779-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_134-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14640,143 +14649,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Yeast cell wall to new strategies in the fight against Ciguatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Furger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Darius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chinain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14786,248 +14795,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle phases, their effect on cell mechanical properties and the impact on Candida-host cell interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easter Ndlovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinnat Shahina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya E S Dahms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of extracellular polymeric substances produced by Parachlorella kessleri in Zn(II) bioremediation using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Passucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Thomas--Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15037,218 +15046,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronize cells in the cell cycle phases to correlate with their heterogeneous biomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Fonvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAS-CNRS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated measurement of mechanobiological properties of cells by atomic force microscopy (AFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS-CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15258,114 +15267,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chimie des interfaces bactérie - solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006NAN12508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId482"/>
+      <w:footerReference w:type="default" r:id="rId483"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15433,51 +15442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E3E45A7"/>
+    <w:nsid w:val="6C7228C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15664,51 +15673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dague" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074569627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04956507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas- -Chemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Boumehdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c07729" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Neji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02810d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazzak Moumen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez Rivas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01317-24" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lamarche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Demol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04244012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Ndlovu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malpartida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranum Sultana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Dahms" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2023.103523" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andr&#233;s Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vallejo-Castillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said V&#225;zquez-Leyva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gerardo Zepeda-Vallejo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert-Pucheta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127819" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03162-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Hwan Oh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Coleman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois L Hoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907453" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04867078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.11.2231" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bouyx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68592" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos C Camacho-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis Karendash Gonz&#225;lez Quijano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Childerick Severac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac0a13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025101v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proa-Coronado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Rivas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00438F" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47608-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2019.100027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cauquil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy256" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadranka Pe&#269;ar Ili&#263;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Ru&#382;i&#263;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bedekovic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.10.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201448" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907683v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis K Gonz&#225;lez-Quijano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8120347" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698349v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinecha Madi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa6ed5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2017.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Schiavone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01806" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553141v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fou012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269162v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana V. Ene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise W Brown" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunsook A Lee" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne A Martin-Yken" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00986-15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jauvert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am506241n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204415v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cabral" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. Walker" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004542" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01016102v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2014.05.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4C2T38-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688103" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Honton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Schneider" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.262451" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268327v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.04.048" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZXDWM0L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767584v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laplatine" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395102" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E6D97147DD12A5F5FFD27A1C194EEC1035E4745/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.10.034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493035v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Haupt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924315a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B800R3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937501v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1801" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02061192v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9004642" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767624v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chalmeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.068" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBVL9LB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ressier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beduer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fabie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8028726" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M1P932DW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059714v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane-Aurore Tatchou-Nyamsi-K&#246;nig" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.009" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTWHQJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848650v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karreman" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2006.10.009" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZNJXRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Bailet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2570" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWMHXCSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086905v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alsteens" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verbelen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9077-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112240v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.04.017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05FKQMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090765v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.068205" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380349v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380368v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leroy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380335v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03705447v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03697966v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260476v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03470311v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa Coronado" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322858v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chinain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950613v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Taiana Darius" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950644v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya E S Dahms" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; K&#246;rning" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ndlovu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742282v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe Masselot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Mancuso" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade Loubi&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493038v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673995v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abidine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944827v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552740v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_134-1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951948v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Darius" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chinain" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381178v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinnat Shahina" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918798v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fonvieille" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918727v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754266v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN12508" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dague" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074569627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202501772" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04956507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas- -Chemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Boumehdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c07729" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Neji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02810d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazzak Moumen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez Rivas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01317-24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lamarche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Demol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04244012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Ndlovu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malpartida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranum Sultana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Dahms" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2023.103523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andr&#233;s Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vallejo-Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said V&#225;zquez-Leyva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gerardo Zepeda-Vallejo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert-Pucheta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03162-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Hwan Oh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Coleman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois L Hoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04867078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.11.2231" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bouyx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68592" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos C Camacho-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis Karendash Gonz&#225;lez Quijano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Childerick Severac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac0a13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proa-Coronado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Rivas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00438F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47608-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cauquil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy256" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2019.100027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadranka Pe&#269;ar Ili&#263;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Ru&#382;i&#263;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.02.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201448" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bedekovic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.10.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698349v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinecha Madi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa6ed5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis K Gonz&#225;lez-Quijano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8120347" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907685v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2017.03.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Schiavone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01806" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269162v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana V. Ene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise W Brown" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunsook A Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne A Martin-Yken" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00986-15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fou012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jauvert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am506241n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204415v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cabral" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. Walker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004542" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01016102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2014.05.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4C2T38-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.04.048" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZXDWM0L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Honton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Schneider" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.262451" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648937v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laplatine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395102" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E6D97147DD12A5F5FFD27A1C194EEC1035E4745/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644455v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.10.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493035v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Haupt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924315a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B800R3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937501v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1801" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02061192v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9004642" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767624v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chalmeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.068" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBVL9LB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ressier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beduer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fabie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8028726" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M1P932DW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane-Aurore Tatchou-Nyamsi-K&#246;nig" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.009" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTWHQJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Bailet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2570" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWMHXCSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848650v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karreman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2006.10.009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZNJXRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alsteens" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verbelen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9077-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090765v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.068205" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112240v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.04.017" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05FKQMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380368v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leroy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380349v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03705447v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03697966v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260476v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03470311v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa Coronado" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322858v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chinain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950613v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Taiana Darius" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950644v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya E S Dahms" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; K&#246;rning" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ndlovu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742282v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe Masselot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Mancuso" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade Loubi&#232;re" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493038v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673995v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abidine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944827v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552740v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_134-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951948v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Darius" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chinain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381178v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinnat Shahina" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918798v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fonvieille" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918727v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754266v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN12508" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>