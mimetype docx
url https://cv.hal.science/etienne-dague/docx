--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2185,529 +2185,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the Nanoscale Effect of Cell Geometry and Cytoskeleton Organization on Candida-Host Cell Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanya Dahms</w:t>
+                <w:t xml:space="preserve">Nanobiomechanical behavior of Fe3O4@SiO2 and Fe3O4@SiO2-NH2 nanoparticles over HeLa cells interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos C Camacho-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génesis Karendash González Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childerick Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2020.11.2231⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (38), pp.385702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac0a13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867078v1</w:t>
+                <w:t xml:space="preserve">hal-03260468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual role of amyloid-β-sheet sequences in the cell surface properties of FLO11-encoded flocculins in Saccharomyces cerevisiae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Teste</w:t>
+                <w:t xml:space="preserve">Elucidating the Nanoscale Effect of Cell Geometry and Cytoskeleton Organization on Candida-Host Cell Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Easter Ndlovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Dahms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e68592. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (3), pp.361a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.68592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2020.11.2231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434693v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dual role of amyloid-β-sheet sequences in the cell surface properties of FLO11-encoded flocculins in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
+                <w:t xml:space="preserve">Clara Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61315⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e68592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.68592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025337v1</w:t>
+                <w:t xml:space="preserve">hal-03434693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobiomechanical behavior of Fe3O4@SiO2 and Fe3O4@SiO2-NH2 nanoparticles over HeLa cells interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Génesis Karendash González Quijano</w:t>
+                <w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childerick Severac</w:t>
+                <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (38), pp.385702. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac0a13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/61315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260468v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)interfaces at the nanoscale using FluidFM technology</w:t>
               </w:r>
@@ -2821,295 +2821,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Pereira</w:t>
+                <w:t xml:space="preserve">Karen Dunker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol Gomez de La Torre Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taylor Nordgård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328637v1</w:t>
+                <w:t xml:space="preserve">hal-03347159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Dunker</w:t>
+                <w:t xml:space="preserve">Diana Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol Gomez de La Torre Canny</w:t>
+                <w:t xml:space="preserve">Carolina Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Taylor Nordgård</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Pedro Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347159v1</w:t>
+                <w:t xml:space="preserve">hal-03328637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Evidence Unravels Microalgae Flocculation Mechanism Induced by Chitosan</w:t>
               </w:r>
@@ -3493,51 +3493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential homotypic and heterotypic interactions of antigen 43 (Ag43) variants in autotransporter-mediated bacterial autoaggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,64 +3748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM dendritips functionalized with molecular probes specific to cell wall polysaccharides as a tool to investigate cell surface structure and organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Dunker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4144,429 +4144,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical discharges in water induce spores' DNA damage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+                <w:t xml:space="preserve">A conserved fungal hub protein involved in adhesion and drug resistance in the human pathogen Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Bedekovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias L. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadri Znaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201448⟩</w:t>
+              <w:t xml:space="preserve">The Cell Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907680v1</w:t>
+                <w:t xml:space="preserve">hal-02091662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale structural mapping as a measure of maturation in the murine frontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H Seguelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 223 (1), pp.255-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00429-017-1486-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved fungal hub protein involved in adhesion and drug resistance in the human pathogen Candida albicans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadri Znaidi</w:t>
+                <w:t xml:space="preserve">Electrical discharges in water induce spores' DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Demol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cell Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.10-19. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2018.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091662v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell biology of microbes and pharmacology of antimicrobial drugs explored by Atomic Force Microscopy</w:t>
               </w:r>
@@ -4786,77 +4786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of Micropatterning and Manipulation of Cells for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génesis K González-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5044,295 +5044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria transfer by deformation through microfiltration membrane</w:t>
+                <w:t xml:space="preserve">Integration of Biochemical, Biophysical and Transcriptomics Data for Investigating the Structural and Nanomechanical Properties of the Yeast Cell Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gaveau</w:t>
+                <w:t xml:space="preserve">Marion A Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Coetsier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1806 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451400v1</w:t>
+                <w:t xml:space="preserve">hal-01698344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Biochemical, Biophysical and Transcriptomics Data for Investigating the Structural and Nanomechanical Properties of the Yeast Cell Wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteria transfer by deformation through microfiltration membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion A Schiavone</w:t>
+                <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Castex</w:t>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1806 </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 523, pp.446-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698344v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall as a target for bacteria inactivation by pulsed electric fields</w:t>
               </w:r>
@@ -5751,51 +5751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina M Elsztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene M Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana V. Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise W Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion A Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keunsook A Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6244,64 +6244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the strain background and autolysis process on the composition and biophysical properties of the cell wall from two different industrial yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6400,51 +6400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guilbeau-Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,51 +7155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined chemical and enzymatic method to determine quantitatively the polysaccharide components in the cell wall of yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7302,51 +7302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted changes of the cell wall proteome influence [i]Candida albican[/i]s ability to form single- and multi-strain biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadri Znaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise A. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7449,51 +7449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7729,51 +7729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8272,51 +8272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Effects of Caspofungin against Two Yeast Species, Saccharomyces cerevisiae and Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10983,51 +10983,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -11384,2093 +11384,2201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysics at the biological interfaces using Atomic Froce Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel approach to open the world of silica-based AFM probes using selective laser etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koutayba Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Pharmaceutical Analysis (APA2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">MNE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705447v1</w:t>
+                <w:t xml:space="preserve">hal-05562153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoBioTip: Towards automation of mechanobiological measurements by AFM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysics at the biological interfaces using Atomic Froce Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOinBIO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Pharmaceutical Analysis (APA2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697966v1</w:t>
+                <w:t xml:space="preserve">hal-03705447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pili drive homotypic interactions to form biofilm in Lactococcus lactis : A single-molecule force spectroscopy study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+                <w:t xml:space="preserve">AutoBioTip: Towards automation of mechanobiological measurements by AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journée thématique du GDR B2i</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Humblot, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">NANOinBIO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783455v1</w:t>
+                <w:t xml:space="preserve">hal-03697966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)-interfaces at the molecular scale using FluidFM technology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Lemen</w:t>
+                <w:t xml:space="preserve">Pili drive homotypic interactions to form biofilm in Lactococcus lactis : A single-molecule force spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Drame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société française des Microscopies (Sfµ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">7ème journée thématique du GDR B2i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Humblot, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430090v1</w:t>
+                <w:t xml:space="preserve">hal-04783455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding chitosan-induced flocculation mechanism in C. vulgaris using atomic force microscopy (AFM)</w:t>
+                <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)-interfaces at the molecular scale using FluidFM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Blockx</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koenraad Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International confenrence on Biomass, Bioproducts and Biofuels (AlgalBBB 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque de la Société française des Microscopies (Sfµ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430080v1</w:t>
+                <w:t xml:space="preserve">hal-03430090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomedical Applications of Atomic Force Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding chitosan-induced flocculation mechanism in C. vulgaris using atomic force microscopy (AFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Blockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Muylaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSC-SMC-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, microscopical society of Canada, Jun 2021, Hamilton (online), Canada</w:t>
+              <w:t xml:space="preserve">International confenrence on Biomass, Bioproducts and Biofuels (AlgalBBB 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260476v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the paradigm of nanomechanical measurements on cells using AFM: an automated methodology to rapidly analyse thousands of cells</w:t>
+                <w:t xml:space="preserve">Biomedical Applications of Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian Martinez Rivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano The Nanoscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MSC-SMC-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, microscopical society of Canada, Jun 2021, Hamilton (online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470311v1</w:t>
+                <w:t xml:space="preserve">hal-03260476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidic force microscopy to access the interactions between gaz/liquid and biological interfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond the paradigm of nanomechanical measurements on cells using AFM: an automated methodology to rapidly analyse thousands of cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Proa Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martinez Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbe-on-chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
+              <w:t xml:space="preserve">C'Nano The Nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428273v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biosensors to detect ciguatoxins and characterization of their binding on mammalian neuronal cell by single molecule force spectroscopy Supprimé: strategies in the detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+                <w:t xml:space="preserve">Fluidic force microscopy to access the interactions between gaz/liquid and biological interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycotoxins-Phytotoxins Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Microbe-on-chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322858v1</w:t>
+                <w:t xml:space="preserve">hal-03428273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies in the fight against Ciguatera</w:t>
+                <w:t xml:space="preserve">New biosensors to detect ciguatoxins and characterization of their binding on mammalian neuronal cell by single molecule force spectroscopy Supprimé: strategies in the detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chinain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano In Bio 2018 Nanosciences for Life and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">Mycotoxins-Phytotoxins Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950613v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing and reconstructing the yeast cell wall: A top-down, bottom-up approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New strategies in the fight against Ciguatera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Taiana Darius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Furger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chinain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano in Bio Nanotechnologies for Life and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">Nano In Bio 2018 Nanosciences for Life and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950644v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Side of the Wall: Atomic Force Microscopy Revelations on Drug Resistance and Adhesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deconstructing and reconstructing the yeast cell wall: A top-down, bottom-up approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya E S Dahms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Körning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Ndlovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Cell wall 2017 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pr; Mritxell Riquelme, Oct 2017, Ensenada, Mexico</w:t>
+              <w:t xml:space="preserve">Nano in Bio Nanotechnologies for Life and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944890v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress, Drug Resistance, Adhesion: the dark side of the wall</w:t>
+                <w:t xml:space="preserve">The Dark Side of the Wall: Atomic Force Microscopy Revelations on Drug Resistance and Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie François</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano In Bio : Advances for Life and Material sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">Fungal Cell wall 2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr; Mritxell Riquelme, Oct 2017, Ensenada, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949505v1</w:t>
+                <w:t xml:space="preserve">hal-02944890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Resistance and Adhesion: a Closer Look at the Dark Side of the Wall.</w:t>
+                <w:t xml:space="preserve">Stress, Drug Resistance, Adhesion: the dark side of the wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy</w:t>
+              <w:t xml:space="preserve">Nano In Bio : Advances for Life and Material sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949429v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress disrupts the intestinal mucus barrier in rats via mucin O-glycosylation shift: prevention by probiotic treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug Resistance and Adhesion: a Closer Look at the Dark Side of the Wall.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Meeting of European Intestinal Transport Group (EITG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Intestinal Transport Group (EITG). INT., Oct 2014, Marstrand, Sweden. 2 p</w:t>
+              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742282v1</w:t>
+                <w:t xml:space="preserve">hal-02949429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug resistance and adhesion: a closer look into the dark side of the wall.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress disrupts the intestinal mucus barrier in rats via mucin O-glycosylation shift: prevention by probiotic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Robbe Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Ait-Belgnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allesandro Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Mercade Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Fungal Pathogens 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">26. Meeting of European Intestinal Transport Group (EITG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Intestinal Transport Group (EITG). INT., Oct 2014, Marstrand, Sweden. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950986v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug resistance and adhesion: a closer look at the dark side of the wall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Drug resistance and adhesion: a closer look into the dark side of the wall.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondazione Edmund Mach. San Michele All'adige, ITA., Sep 2015, Levico Trente, Italy. 2 p</w:t>
+              <w:t xml:space="preserve">Human Fungal Pathogens 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269495v1</w:t>
+                <w:t xml:space="preserve">hal-02950986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco- adhesion of Lactococcus lactis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug resistance and adhesion: a closer look at the dark side of the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Edmund Mach. San Michele All'adige, ITA., Sep 2015, Levico Trente, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796072v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco- adhesion of Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ly Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T.L. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic nanopatterns achieved by combining Molecularly Imprinted Polymers with Soft Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13525,51 +13633,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Boston, United States. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13579,51 +13687,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel approach to open the world of silica-based AFM probes using selective laser etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koutayba Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13665,113 +13773,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque de la société française des microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning (ML) classification of cells on the basis of their viscoelastic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Abidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13786,100 +13894,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress (EMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation des mesures mécanobiologiques par Microscopie à Force Atomique (AFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazzak Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Véronique Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13894,73 +14002,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Valery-sur-Somme, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the interactions between bubbles (gas / liquid) and (bio)interfaces at the molecular scale using FluidFM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14019,329 +14127,329 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR Bioingénierie des Interfaces (B2I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dark side of the wall: atomic force microscopy revelations on drug resistance and adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Advanced Lecture Course on "Human Fungal Pathogens - Molecular Mechanisms of Host-Pathogen Interactions and Virulence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Colle sur Loup, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, Drug Resistance, Adhesion: the dark side of the wall.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoInBio Advances for life and materials science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Le Gosier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, Drug resistance and Adhesion: a closer look at the dark side of the wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14356,176 +14464,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili present at the surface of a natural Lactococcus lactis strain confer adhesion to intestinal epithelial cells and to mucins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14535,111 +14643,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Force Microscopy to Explore Electroporation Effects on Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damijan Miklavcic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-13, 2016, 978-3-319-26779-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_134-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14649,143 +14757,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Yeast cell wall to new strategies in the fight against Ciguatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Furger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Darius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chinain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14795,248 +14903,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle phases, their effect on cell mechanical properties and the impact on Candida-host cell interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easter Ndlovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinnat Shahina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya E S Dahms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of extracellular polymeric substances produced by Parachlorella kessleri in Zn(II) bioremediation using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Passucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Thomas--Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15046,139 +15154,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronize cells in the cell cycle phases to correlate with their heterogeneous biomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Fonvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAS-CNRS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated measurement of mechanobiological properties of cells by atomic force microscopy (AFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15213,51 +15321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS-CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15267,114 +15375,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chimie des interfaces bactérie - solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006NAN12508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId483"/>
+      <w:footerReference w:type="default" r:id="rId484"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15442,51 +15550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C7228C6"/>
+    <w:nsid w:val="54204D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15673,51 +15781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dague" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074569627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202501772" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04956507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas- -Chemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Boumehdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c07729" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Neji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02810d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazzak Moumen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez Rivas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01317-24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lamarche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Demol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04244012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Ndlovu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malpartida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranum Sultana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Dahms" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2023.103523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andr&#233;s Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vallejo-Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said V&#225;zquez-Leyva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gerardo Zepeda-Vallejo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert-Pucheta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03162-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Hwan Oh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Coleman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois L Hoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04867078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.11.2231" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bouyx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68592" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos C Camacho-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis Karendash Gonz&#225;lez Quijano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Childerick Severac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac0a13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proa-Coronado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Rivas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00438F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47608-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cauquil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy256" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2019.100027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadranka Pe&#269;ar Ili&#263;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Ru&#382;i&#263;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.02.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201448" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bedekovic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.10.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698349v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinecha Madi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa6ed5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis K Gonz&#225;lez-Quijano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8120347" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907685v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2017.03.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Schiavone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01806" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269162v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana V. Ene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise W Brown" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunsook A Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne A Martin-Yken" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00986-15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fou012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jauvert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am506241n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204415v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cabral" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. Walker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004542" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01016102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2014.05.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4C2T38-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.04.048" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZXDWM0L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Honton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Schneider" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.262451" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648937v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laplatine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395102" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E6D97147DD12A5F5FFD27A1C194EEC1035E4745/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644455v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.10.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493035v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Haupt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924315a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B800R3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937501v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1801" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02061192v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9004642" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767624v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chalmeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.068" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBVL9LB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ressier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beduer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fabie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8028726" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M1P932DW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane-Aurore Tatchou-Nyamsi-K&#246;nig" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.009" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTWHQJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Bailet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2570" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWMHXCSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848650v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karreman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2006.10.009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZNJXRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alsteens" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verbelen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9077-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090765v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.068205" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112240v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.04.017" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05FKQMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380368v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leroy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380349v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03705447v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03697966v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260476v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03470311v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa Coronado" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322858v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chinain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950613v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Taiana Darius" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950644v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya E S Dahms" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; K&#246;rning" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ndlovu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742282v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe Masselot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Mancuso" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade Loubi&#232;re" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493038v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673995v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abidine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944827v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552740v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_134-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951948v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Darius" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chinain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381178v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinnat Shahina" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918798v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fonvieille" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918727v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754266v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN12508" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dague" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074569627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202501772" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04956507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas- -Chemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Boumehdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c07729" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Neji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02810d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazzak Moumen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez Rivas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01317-24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lamarche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Demol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04244012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Ndlovu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malpartida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranum Sultana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Dahms" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2023.103523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andr&#233;s Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vallejo-Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said V&#225;zquez-Leyva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gerardo Zepeda-Vallejo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert-Pucheta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03162-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Hwan Oh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Coleman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois L Hoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos C Camacho-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis Karendash Gonz&#225;lez Quijano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Childerick Severac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac0a13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04867078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.11.2231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bouyx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68592" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proa-Coronado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Rivas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00438F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47608-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cauquil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy256" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2019.100027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadranka Pe&#269;ar Ili&#263;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Ru&#382;i&#263;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.02.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bedekovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.10.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201448" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698349v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinecha Madi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa6ed5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis K Gonz&#225;lez-Quijano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8120347" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907685v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2017.03.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698344v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Schiavone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01806" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269162v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana V. Ene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise W Brown" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunsook A Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne A Martin-Yken" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00986-15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fou012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jauvert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am506241n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204415v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cabral" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. Walker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004542" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01016102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2014.05.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4C2T38-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.04.048" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZXDWM0L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Honton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Schneider" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.262451" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648937v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laplatine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395102" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E6D97147DD12A5F5FFD27A1C194EEC1035E4745/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644455v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.10.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493035v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Haupt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924315a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B800R3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937501v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1801" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02061192v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9004642" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767624v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chalmeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.068" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBVL9LB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ressier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beduer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fabie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8028726" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M1P932DW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane-Aurore Tatchou-Nyamsi-K&#246;nig" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.009" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTWHQJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Bailet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2570" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWMHXCSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848650v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karreman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2006.10.009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZNJXRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alsteens" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verbelen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9077-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090765v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.068205" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112240v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.04.017" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05FKQMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380368v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leroy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380349v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05562153v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03705447v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03697966v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260476v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03470311v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa Coronado" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322858v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chinain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950613v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Taiana Darius" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950644v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya E S Dahms" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; K&#246;rning" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ndlovu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742282v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe Masselot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Mancuso" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade Loubi&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493038v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673995v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abidine" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944827v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552740v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_134-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951948v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Darius" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chinain" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381178v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinnat Shahina" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918798v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fonvieille" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918727v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754266v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN12508" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>