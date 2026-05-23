--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,15495 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15443 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne DAGUE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3290-9166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074569627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=uX-O1agAAAAJ&hl=fr&cstart=20&pagesize=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D customized silica-based AFM probes fabricated by selective laser etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutayba Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lignieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Malaquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (4), pp.e01772. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202501772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing High-Throughput Cellular Atomic Force Microscopy with Automation and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Janel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyd Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trevisiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.5045-5062. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c07729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-anchored carbon nanomaterials for antimicrobial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben-Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cougoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (16), pp.16517-16534. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nr02810d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated bio-AFM generation of large mechanome data set and their analysis by machine learning to classify cancerous cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderazzak Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (34), pp.44504-44517. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c09218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Conductive Porous Biobased Composites with Tunable Mechanical Properties for Potential Biological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laria Rodríguez-Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Ramírez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sáenz-Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (43), pp.43426-43437. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c04391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabR, a regulator of membrane lipid homeostasis, is involved in &amp;lt;i&amp;gt;Klebsiella pneumoniae&amp;lt;/i&amp;gt; biofilm robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Krzewinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ollivier-Nakusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (10), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.01317-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial eradication by a low-energy pulsed electron beam generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Demol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156, pp.108593. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation of living cells by AFM tips may not be what we thought!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trévisiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 174, pp.103523. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2023.103523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Cell Geometry and Cytoskeletal Organization Governs Candida-Host Cell Interactions at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easter Ndlovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Malpartida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taranum Sultana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Dahms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (44), pp.50789-50798. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c09870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Physicochemical Characteristics of One-Step PAMAM Dendrimeric Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Andrés Torres-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vallejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Vázquez-Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gerardo Zepeda-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Herbert-Pucheta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 633, Part 1, pp.127819. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy-single-molecule force spectroscopy unveils GPCR cell surface architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Arcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03162-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular crowding limits growth under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam J Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delarue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01506-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Use of a Monoclonal Antibody Specific for the Candida albicans Cell-Surface Protein Hwp1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soon-Hwan Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois L Hoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.907453. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2022.907453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zibin Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.271. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobiomechanical behavior of Fe3O4@SiO2 and Fe3O4@SiO2-NH2 nanoparticles over HeLa cells interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos C Camacho-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génesis Karendash González Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childerick Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (38), pp.385702. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac0a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the Nanoscale Effect of Cell Geometry and Cytoskeleton Organization on Candida-Host Cell Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easter Ndlovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Dahms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120 (3), pp.361a. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2020.11.2231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual role of amyloid-β-sheet sequences in the cell surface properties of FLO11-encoded flocculins in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bouyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e68592. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.68592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Proa-Coronado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/61315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)interfaces at the nanoscale using FluidFM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irem Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lüchtefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 604, pp.785-797. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Dunker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Gomez de La Torre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taylor Nordgård</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Evidence Unravels Microalgae Flocculation Mechanism Induced by Chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irem Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Blockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Thielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (12), pp.8446-8459. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.0c00772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (19), pp.21411-21423. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c03069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the paradigm of nanomechanical measurements on cells using AFM: an automated methodology to rapidly analyse thousands of cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Proa-Coronado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.131-138. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NH00438F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential homotypic and heterotypic interactions of antigen 43 (Ag43) variants in autotransporter-mediated bacterial autoaggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.11100. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47608-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural evidence for a new elaborate 3D-organization of the cardiomyocyte lateral membrane in adult mammalian cardiac tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Guilbeau-Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (6), pp.1078-1091. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cvr/cvy256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM dendritips functionalized with molecular probes specific to cell wall polysaccharides as a tool to investigate cell surface structure and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trévisiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cell Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.100027. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcsw.2019.100027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in nanomechanical properties and adhesion dynamics of algal cells during their growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadranka Pečar Ilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Ružić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.154-162. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2019.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Glycans in Bacterial Adhesion to Mucosal Surfaces: How Can Single-Molecule Techniques Advance Our Understanding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Dunker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), 26 p. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms6020039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved fungal hub protein involved in adhesion and drug resistance in the human pathogen Candida albicans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Bedekovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadri Znaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cell Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcsw.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale structural mapping as a measure of maturation in the murine frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiy Smolyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H Seguelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (1), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-017-1486-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical discharges in water induce spores' DNA damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Demol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell biology of microbes and pharmacology of antimicrobial drugs explored by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael E Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.165 - 176. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of endogenous extracellular matrix in biomechanical properties of human skin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moinecha Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.025017. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1758-5090/aa6ed5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods of Micropatterning and Manipulation of Cells for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génesis K González-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Proa-Coronado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), pp.347. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi8120347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical properties of cardiomyocyte surface explored by multiparametric AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Smolyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198 (1), pp.28-37. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria transfer by deformation through microfiltration membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Coetsier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 523, pp.446-455. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biochemical, Biophysical and Transcriptomics Data for Investigating the Structural and Nanomechanical Properties of the Yeast Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1806 </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall as a target for bacteria inactivation by pulsed electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.19778. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed indentation measures by FV, QI and QNM introduce a new understanding of bionanomechanical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Smolyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael E Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity, Adhesion, and Tether Extrusion on Breast Cancer Cells Provide a Signature of Their Invasive Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Smolyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (41), pp.27426 - 27431. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b07698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a Role for the Plasma Membrane in the Nanomechanical Properties of the Cell Wall as Revealed by an Atomic Force Microscopy Study of the Response of Saccharomyces cerevisiae to Ethanol Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina M Elsztein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene M Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (15), pp.4789 - 4801. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01213-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric imaging of adhesive nanodomains at the surface of Candida albicans by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion L Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Boisrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias L Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael E Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.57-65. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling of a mechanism of resistance to colistin in Klebsiella pneumoniae using atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vidaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (8), pp.2261-2270. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkv118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Wall Remodeling Enzymes Modulate Fungal Cell Wall Elasticity and Osmotic Stress Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana V. Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise W Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keunsook A Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène A Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.e00986-15. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00986-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269162v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the strain background and autolysis process on the composition and biophysical properties of the cell wall from two different industrial yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsyr/fou012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Force Microscopy: an innovative technology to explore cardiomyocyte cell surface in cardiac physio/pathophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiy Smolyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Guilbeau-Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Galés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied NanoBioScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of living cell arrays for atomic force microscopy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2015.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining atomic force microscopy and genetics to investigate the role of KNR4 in Saccharomyces Cerevisiae sensitivity to K9 killer toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adilia Dagkessamanskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied NanoBioScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping HA-tagged protein at the surface of living cells by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Galés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.2407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress disrupts intestinal mucus barrier in rats via mucin O-glycosylation shift: prevention by a probiotic treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Robbe-Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afifa Ait-Belgnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mercade-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 307 (4), pp.G420 - G429. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.00290.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed assembly of living Pseudomonas aeruginosa on PEI patterns fabricated by nanoxerography for statistical AFM bio-experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (23), pp.21230-21236. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am506241n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined chemical and enzymatic method to determine quantitatively the polysaccharide components in the cell wall of yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.933 - 947. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1567-1364.12182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted changes of the cell wall proteome influence [i]Candida albican[/i]s ability to form single- and multi-strain biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadri Znaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (12), pp.e1004542. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1004542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering by Atomic Force Microscopy of an original circular structure at the yeast cell surface in response to heat shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (6), 20p. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7007-12-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force and electron microscopic-based study of sarcolemmal surface of living cardiomyocytes unveils unexpected mitochondrial shift in heart failure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74C, pp.162-172. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01016102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of atomic force microscopy (AFM) to explore cell wall properties and response to stress in the yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (4), pp.187 - 196. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-013-0411-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco-adhesion of lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ly Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Duviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Meyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging living cells surface and quantifying its properties at high resolution using AFM in QI (TM) mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Chopinet-Mayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.26-33. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of the α-(1,3)-glucan synthase genes induces a restructuring of the conidial cell wall responsible for the avirulence of Aspergillus fumigatus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Kniemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Balloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (11), pp.e1003716. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01450713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Effects of Caspofungin against Two Yeast Species, Saccharomyces cerevisiae and Candida albicans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael E Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57 (8), pp.3498 - 3506. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00105-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale analysis of the effects of antibiotics and CX1 on a Pseudomonas aeruginosa multidrug-resistant strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coutable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Regnouf-De-Vains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing single molecule interactions by AFM using bio-functionalized dendritips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Caminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 168, pp.436 - 441. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrin-B1 is a novel specific component of the lateral membrane of the cardiomyocyte and is essential for the stability of cardiac tissue architecture cohesion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Honton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110 (5), pp.688-700. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.111.262451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00755171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time investigation of the muco-adhesive properties of Lactococcus lactis using a quartz crystal microbalance with dissipation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Doan Thanh Lam Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Frateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (5), pp.479 - 490. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2012.688103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale effects of antibiotics on P. aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.12 - 16. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of live micro-organisms on microstructured PDMS stamps by convective/capillary deposition for AFM bio-experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Laplatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (39), pp.395102. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/22/39/395102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring kinetic dissociation/association constants between lactococcus lactis bacteria and mucins using living cell probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (11), pp.2843 - 2853. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopatterning molecularly imprinted polymers by soft lithography: a hierarchical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ayela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Haupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, issue 10, pp. 1316 - 1318,. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924315a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atomic force microscopy analysis of yeast mutants defective in cell wall architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajaa Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (8), pp.673-684. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.1801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomechanical Properties of Dead or Alive Single-Patterned Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Cau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (10), pp.5731-5736. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la9004642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous silicon membrane, with an integrated aqueous supply, for two chamber AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Carcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Chalmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (4-6), pp.1393 - 1395. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Convective/Capillary Deposition and AFM Oxidation Lithography for Close-Packed Directed Assembly of Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beduer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (23), pp.13254-13257. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8028726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Campylobacter jejuni and Mycobacterium avium onto polyethylene terephtalate (PET) used for bottled waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane-Aurore Tatchou-Nyamsi-König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme F.L. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (19), pp.4751-4760. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2008.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the modifications of polystyrene surface properties after incubation with theShewanella putrefaciens bacteria at two pH values (4, 10) by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jorand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (7), pp.648 - 652. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.2570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stress response protein Hsp12p increases the flexibility of the yeast Saccharomyces cerevisiae cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Karreman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme F.L. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1774 (1), pp.131 - 137. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2006.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microelectrophoresis and atomic force microscopy: new tools to explore mechanism of action of antibacterial compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.465 - 471. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2007.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomicrobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alsteens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Verbelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (8), pp.365-372. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11671-007-9077-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing surface structures of Shewanella spp. by microelectrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme D.F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90, pp.2612. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1529/biophysj.105.068205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale dynamics of the cell envelope of Shewanella putrefaciens as a response to pH change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme D.F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (2), pp.108 - 116. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotisation AFM pour le phénotypage mécanique des cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyd Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sondes locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau CNRS rémisol, Mar 2025, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-THROUGHPUT MECHANOBIOLOGICAL CELL DISCRIMINATION USING AUTOMATED AFM AND MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyd Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trevisiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Plénières du GdR BioIngenierie des Interfaces - B2i</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Bioingénierie des Intefaces (B2I), May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-THROUGHPUT MECHANOBIOLOGICAL CELL DISCRIMINATION USING AUTOMATED AFM AND MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyd Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trevisiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque de la société française des microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Microscopies, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel approach to open the world of silica-based AFM probes using selective laser etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutayba Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Malaquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Southampton (U.K.), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysics at the biological interfaces using Atomic Froce Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advances in Pharmaceutical Analysis (APA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoBioTip: Towards automation of mechanobiological measurements by AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trévisiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOinBIO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pili drive homotypic interactions to form biofilm in Lactococcus lactis : A single-molecule force spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée thématique du GDR B2i</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Humblot, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)-interfaces at the molecular scale using FluidFM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irem Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lüchtefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société française des Microscopies (Sfµ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding chitosan-induced flocculation mechanism in C. vulgaris using atomic force microscopy (AFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irem Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Blockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad Muylaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International confenrence on Biomass, Bioproducts and Biofuels (AlgalBBB 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Applications of Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC-SMC-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, microscopical society of Canada, Jun 2021, Hamilton (online), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the paradigm of nanomechanical measurements on cells using AFM: an automated methodology to rapidly analyse thousands of cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Proa Coronado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez Rivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano The Nanoscience meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidic force microscopy to access the interactions between gaz/liquid and biological interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irem Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lüchtefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbe-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biosensors to detect ciguatoxins and characterization of their binding on mammalian neuronal cell by single molecule force spectroscopy Supprimé: strategies in the detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trévisiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycotoxins-Phytotoxins Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies in the fight against Ciguatera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Taiana Darius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Furger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano In Bio 2018 Nanosciences for Life and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing and reconstructing the yeast cell wall: A top-down, bottom-up approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya E S Dahms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Körning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ndlovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano in Bio Nanotechnologies for Life and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Side of the Wall: Atomic Force Microscopy Revelations on Drug Resistance and Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Cell wall 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr; Mritxell Riquelme, Oct 2017, Ensenada, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, Drug Resistance, Adhesion: the dark side of the wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano In Bio : Advances for Life and Material sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Resistance and Adhesion: a Closer Look at the Dark Side of the Wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress disrupts the intestinal mucus barrier in rats via mucin O-glycosylation shift: prevention by probiotic treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Robbe Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afifa Ait-Belgnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allesandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mercade Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Meeting of European Intestinal Transport Group (EITG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Intestinal Transport Group (EITG). INT., Oct 2014, Marstrand, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug resistance and adhesion: a closer look into the dark side of the wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Fungal Pathogens 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug resistance and adhesion: a closer look at the dark side of the wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Edmund Mach. San Michele All'adige, ITA., Sep 2015, Levico Trente, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco- adhesion of Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ly Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T.L. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Duviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Meyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic nanopatterns achieved by combining Molecularly Imprinted Polymers with Soft Lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Haupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ayela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, United States. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel approach to open the world of silica-based AFM probes using selective laser etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutayba Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Malaquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque de la société française des microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning (ML) classification of cells on the basis of their viscoelastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Abidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trévisiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress (EMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation des mesures mécanobiologiques par Microscopie à Force Atomique (AFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderazzak Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sondes locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Valery-sur-Somme, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the interactions between bubbles (gas / liquid) and (bio)interfaces at the molecular scale using FluidFM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irem Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lüchtefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GDR Bioingénierie des Interfaces (B2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark side of the wall: atomic force microscopy revelations on drug resistance and adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Advanced Lecture Course on "Human Fungal Pathogens - Molecular Mechanisms of Host-Pathogen Interactions and Virulence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Colle sur Loup, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, Drug Resistance, Adhesion: the dark side of the wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoInBio Advances for life and materials science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Gosier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, Drug resistance and Adhesion: a closer look at the dark side of the wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pili present at the surface of a natural Lactococcus lactis strain confer adhesion to intestinal epithelial cells and to mucins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Meyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Goin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Force Microscopy to Explore Electroporation Effects on Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damijan Miklavcic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of electroporation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-13, 2016, 978-3-319-26779-1. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_134-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Yeast cell wall to new strategies in the fight against Ciguatera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Yken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Furger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. T. Darius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle phases, their effect on cell mechanical properties and the impact on Candida-host cell interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easter Ndlovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinnat Shahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya E S Dahms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of extracellular polymeric substances produced by Parachlorella kessleri in Zn(II) bioremediation using atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Passucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas--Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronize cells in the cell cycle phases to correlate with their heterogeneous biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fonvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated measurement of mechanobiological properties of cells by atomic force microscopy (AFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Thomas- -Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trévisiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childérick Séverac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie des interfaces bactérie - solution aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006NAN12508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId485"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15550,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54204D9D"/>
+    <w:nsid w:val="4432F1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15781,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dague" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074569627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202501772" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04956507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas- -Chemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Boumehdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c07729" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Neji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02810d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazzak Moumen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez Rivas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01317-24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lamarche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Demol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04244012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Ndlovu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malpartida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranum Sultana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Dahms" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2023.103523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andr&#233;s Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vallejo-Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said V&#225;zquez-Leyva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gerardo Zepeda-Vallejo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert-Pucheta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03162-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Hwan Oh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Coleman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois L Hoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos C Camacho-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis Karendash Gonz&#225;lez Quijano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Childerick Severac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac0a13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04867078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.11.2231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bouyx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68592" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proa-Coronado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Rivas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00438F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47608-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cauquil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy256" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2019.100027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadranka Pe&#269;ar Ili&#263;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Ru&#382;i&#263;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.02.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bedekovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.10.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201448" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698349v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinecha Madi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa6ed5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis K Gonz&#225;lez-Quijano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8120347" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907685v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2017.03.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698344v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Schiavone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01806" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269162v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana V. Ene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise W Brown" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunsook A Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne A Martin-Yken" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00986-15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fou012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jauvert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am506241n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204415v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cabral" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. Walker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004542" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01016102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2014.05.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4C2T38-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.04.048" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZXDWM0L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Honton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Schneider" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.262451" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648937v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laplatine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395102" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E6D97147DD12A5F5FFD27A1C194EEC1035E4745/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644455v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.10.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493035v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Haupt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924315a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B800R3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937501v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1801" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02061192v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9004642" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767624v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chalmeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.068" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBVL9LB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ressier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beduer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fabie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8028726" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M1P932DW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane-Aurore Tatchou-Nyamsi-K&#246;nig" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.009" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTWHQJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Bailet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2570" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWMHXCSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848650v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karreman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2006.10.009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZNJXRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alsteens" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verbelen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9077-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090765v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.068205" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112240v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.04.017" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05FKQMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380368v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leroy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380349v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05562153v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03705447v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03697966v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260476v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03470311v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa Coronado" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322858v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chinain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950613v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Taiana Darius" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950644v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya E S Dahms" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; K&#246;rning" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ndlovu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742282v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe Masselot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Mancuso" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade Loubi&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493038v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673995v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abidine" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944827v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552740v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_134-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951948v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Darius" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chinain" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381178v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinnat Shahina" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918798v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fonvieille" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918727v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754266v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN12508" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dague" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074569627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uX-O1agAAAAJ&amp;hl=fr&amp;cstart=20&amp;pagesize=20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381159v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lignieres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202501772" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04956507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas- -Chemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Boumehdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c07729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dague" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Neji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02810d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazzak Moumen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez Rivas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Krzewinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01317-24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lamarche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Demol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2023.103523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04244012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Ndlovu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malpartida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranum Sultana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Dahms" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09870" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andr&#233;s Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vallejo-Castillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said V&#225;zquez-Leyva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gerardo Zepeda-Vallejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert-Pucheta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127819" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03162-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03706826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Hwan Oh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Coleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois L Hoyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907453" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos C Camacho-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis Karendash Gonz&#225;lez Quijano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Childerick Severac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac0a13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04867078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.11.2231" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03434693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bouyx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68592" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025101v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proa-Coronado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Rivas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00438F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47608-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cauquil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy256" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2019.100027" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadranka Pe&#269;ar Ili&#263;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Ru&#382;i&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.02.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091662v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bedekovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201448" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinecha Madi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/aa6ed5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907683v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nesis K Gonz&#225;lez-Quijano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8120347" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2017.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A Schiavone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01806" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552762v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thiebot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07698" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269162v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana V. Ene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise W Brown" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunsook A Lee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne A Martin-Yken" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00986-15" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fou012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Silva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jauvert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am506241n" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cabral" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A. Walker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004542" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01016102v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2014.05.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4C2T38-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268327v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.04.048" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZXDWM0L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Honton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Schneider" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.262451" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648937v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Doan Thanh Lam Le" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688103" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767584v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laplatine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395102" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E6D97147DD12A5F5FFD27A1C194EEC1035E4745/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644455v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.10.034" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493035v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Haupt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924315a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B800R3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937501v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1801" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02061192v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9004642" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767624v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chalmeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.068" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBVL9LB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724189v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ressier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beduer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fabie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8028726" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M1P932DW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059714v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane-Aurore Tatchou-Nyamsi-K&#246;nig" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.09.009" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTWHQJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848863v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Bailet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2570" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWMHXCSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848650v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karreman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2006.10.009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZNJXRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086905v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alsteens" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verbelen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9077-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090765v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.068205" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112240v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.04.017" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05FKQMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380368v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leroy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380349v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380335v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05562153v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03705447v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03697966v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03260476v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03470311v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa Coronado" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322858v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chinain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950613v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Taiana Darius" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chinain" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950644v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya E S Dahms" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; K&#246;rning" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ndlovu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742282v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe Masselot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Mancuso" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade Loubi&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493038v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380321v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673995v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abidine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944827v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552740v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_134-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951948v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Darius" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chinain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381178v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinnat Shahina" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918798v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fonvieille" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918727v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754266v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN12508" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>