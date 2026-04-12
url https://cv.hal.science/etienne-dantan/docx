--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -355,4177 +355,4311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t>
+                <w:t xml:space="preserve">WCN26-8163 Impact of renin-angiotensin system inhibitors discontinuation in advanced chronic kidney disease: a target trial emulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bonnemains</w:t>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucher</w:t>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tessier</w:t>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. David</w:t>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giral</w:t>
+                <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (4), pp.104274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2026.104274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108176v1</w:t>
+                <w:t xml:space="preserve">hal-05568907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Noise‐Tolerant Inference Procedure for Quasi‐Monte Carlo Likelihood Estimation of a Joint Model for Multiple Longitudinal Markers and Competing Risks</w:t>
+                <w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chabeau</w:t>
+                <w:t xml:space="preserve">V. Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rinder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Desmée</w:t>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">P. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dantan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.70298⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325029v1</w:t>
+                <w:t xml:space="preserve">hal-05108176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Donor–recipient Interactions for a Relative Appraisal of Kidney Graft Marginality: A French Multicentric Cohort-based Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Noise‐Tolerant Inference Procedure for Quasi‐Monte Carlo Likelihood Estimation of a Joint Model for Multiple Longitudinal Markers and Competing Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Lucas Chabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Masset</w:t>
+                <w:t xml:space="preserve">Pierre Rinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Maanaoui</w:t>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Lenain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (23-24), pp.e70298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/tp.0000000000005464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sim.70298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212536v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term survival of traumatic brain injury and intra-cerebral haemorrhage patients: A multicentric observational cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Identification of Donor–recipient Interactions for a Relative Appraisal of Kidney Graft Marginality: A French Multicentric Cohort-based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Choisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Campfort</w:t>
+                <w:t xml:space="preserve">Christophe Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2024.154843⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/tp.0000000000005464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638779v1</w:t>
+                <w:t xml:space="preserve">hal-05212536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted mean survival time to estimate an intervention effect in a cluster randomized trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Long-term survival of traumatic brain injury and intra-cerebral haemorrhage patients: A multicentric observational cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.154843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2024.154843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09622802231192960⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04352979v1</w:t>
+                <w:t xml:space="preserve">hal-04638779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of antibody responses against glycans in bioprosthetic heart valve calcification and deterioration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Imen Fellah-Hebia</w:t>
+                <w:t xml:space="preserve">Restricted mean survival time to estimate an intervention effect in a cluster randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Le Vilain-Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Vadori</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2016-2032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-01682-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09622802231192960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03580771v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal function decline and heart failure hospitalisation in patients with type 2 diabetes: Dynamic predictions from the prospective SURDIAGENE cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of antibody responses against glycans in bioprosthetic heart valve calcification and deterioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pailler</w:t>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ragot</w:t>
+                <w:t xml:space="preserve">Anu Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gand</w:t>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Trochu</w:t>
+                <w:t xml:space="preserve">Imen Fellah-Hebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Vadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabres.2022.110152⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-01682-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904439v1</w:t>
+                <w:t xml:space="preserve">inserm-03580771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External Validation of the DynPG for Kidney Transplant Recipients</w:t>
+                <w:t xml:space="preserve">Renal function decline and heart failure hospitalisation in patients with type 2 diabetes: Dynamic predictions from the prospective SURDIAGENE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Lenain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Özgür Asar</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003209⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.110152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabres.2022.110152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02548875v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">External Validation of the DynPG for Kidney Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Asar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (2), pp.396-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352415v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02548875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariates adjustment questioned conclusions of predictive analyses: an illustration with the Kidney Donor Risk Index</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
+                <w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.007⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.e047279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237474v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic predictions of kidney graft survival in the presence of longitudinal outliers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Covariates adjustment questioned conclusions of predictive analyses: an illustration with the Kidney Donor Risk Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280220945352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03137366v1</w:t>
+                <w:t xml:space="preserve">hal-03237474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dynamic predictions of kidney graft survival in the presence of longitudinal outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Asar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-018-0727-2⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.096228022094535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280220945352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02306977v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03137366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1-year Renal Biopsy Index: a scoring system to drive biopsy indication at 1-year post-kidney transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Naesens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmer Luning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Anglicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tri.13290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02157688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of graft and patient survival according to the transplantation centre policy for 1-year screening biopsy among stable kidney recipients: a propensity score-based study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mourad</w:t>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Maalmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy221⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-018-0727-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02157631v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02306977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Centered Simulations to Assess the Usefulness of the 70-Gene Signature for Adjuvant Chemotherapy Administration in Early-Stage Breast Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comparison of graft and patient survival according to the transplantation centre policy for 1-year screening biopsy among stable kidney recipients: a propensity score-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-018-05107-6⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.703-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158776v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic predictions of long-term kidney graft failure: an information tool promoting patient-centred care.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Patient-Centered Simulations to Assess the Usefulness of the 70-Gene Signature for Adjuvant Chemotherapy Administration in Early-Stage Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Girerd</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz027⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174 (2), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-018-05107-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880213v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Dynamic predictions of long-term kidney graft failure: an information tool promoting patient-centred care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (11), pp.1961-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158611v1</w:t>
+                <w:t xml:space="preserve">hal-02880213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse probability weighting to control confounding in an illness-death model for interval-censored data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
+                <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.7550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833316v1</w:t>
+                <w:t xml:space="preserve">hal-03158611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An R(2) -curve for evaluating the accuracy of dynamic predictions.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inverse probability weighting to control confounding in an illness-death model for interval-censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37 (7), pp.1125-1133. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Equipe I, 37 (8), pp.1245-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.7571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01885569v1</w:t>
+                <w:t xml:space="preserve">hal-01833316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity score-based comparison of the graft failure risk between kidney transplant recipients of standard and expanded criteria donor grafts: Toward increasing the pool of marginal donors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An R(2) -curve for evaluating the accuracy of dynamic predictions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.14651⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (7), pp.1125-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881151v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01885569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Propensity score-based comparison of the graft failure risk between kidney transplant recipients of standard and expanded criteria donor grafts: Toward increasing the pool of marginal donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.1151-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.14651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149057v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasch-Family Models Are More Valuable than Score-Based Approaches for Analysing Longitudinal Patient-Reported Outcomes with Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie De Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (5), pp.2067-2087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0962280213515570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of survival outcomes between Expanded Criteria Donor and Standard Criteria Donor kidney transplant recipients: a systematic review and meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.12736⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.1847-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153196v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint model for longitudinal and time-to-event data to better assess the specific role of donor and recipient factors on long-term kidney transplantation outcomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comparison of survival outcomes between Expanded Criteria Donor and Standard Criteria Donor kidney transplant recipients: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-016-0121-2⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.403-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443463v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistate additive relative survival semi-Markov model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A joint model for longitudinal and time-to-event data to better assess the specific role of donor and recipient factors on long-term kidney transplantation outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280215586456⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (5), pp.469-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-016-0121-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149620v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Each additional hour of cold ischemia time significantly increases the risk of graft failure and mortality following renal transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A multistate additive relative survival semi-Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ki.2014.304⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (4), pp.1700-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280215586456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147789v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectrum of renal involvement in patients with inflammatory myopathies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Each additional hour of cold ischemia time significantly increases the risk of graft failure and mortality following renal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Benveniste</w:t>
+                <w:t xml:space="preserve">Agnes Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bruel</w:t>
+                <w:t xml:space="preserve">Katy Trebern-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hervier</w:t>
+                <w:t xml:space="preserve">Henri Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine (Baltimore)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 93 (1), pp.33-41. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (2), pp.343-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ki.2014.304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859438v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach was used to better evaluate the capacity of a prognostic marker using published survival curves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spectrum of renal involvement in patients with inflammatory myopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Ashton-Chess</w:t>
+                <w:t xml:space="preserve">G. Couvrat-Desvergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Daguin</w:t>
+                <w:t xml:space="preserve">A. Masseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.10.022⟩</w:t>
+              <w:t xml:space="preserve">Medicine (Baltimore)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (1), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02163160v1</w:t>
+                <w:t xml:space="preserve">hal-01859438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-state analysis of kidney transplant recipients outcome: a semi-Markov model for studying the role of pre-transplant sensitization against Angiotensin II Type 1 receptor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">An original approach was used to better evaluate the capacity of a prognostic marker using published survival curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Soulillou</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ashton-Chess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04769439v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02163160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Steroid Withdrawal Compared With Steroid Avoidance Correlates With Graft Failure Among Kidney Transplant Recipients With an History of Diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Foucher</w:t>
+                <w:t xml:space="preserve">Multi-state analysis of kidney transplant recipients outcome: a semi-Markov model for studying the role of pre-transplant sensitization against Angiotensin II Type 1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gillaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duska Dragun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Soulillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155 (1), pp.117-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2012.10.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02165669v1</w:t>
+                <w:t xml:space="preserve">inserm-04769439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint model with latent state for longitudinal and multistate data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Steroid Withdrawal Compared With Steroid Avoidance Correlates With Graft Failure Among Kidney Transplant Recipients With an History of Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Dartigues</w:t>
+                <w:t xml:space="preserve">D. Cantarovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jacqmin-Gadda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Hodemon-Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Trébern-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxr003⟩</w:t>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (4), pp.1497-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2012.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237515v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02165669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joint model with latent state for longitudinal and multistate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jacqmin-Gadda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.723-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxr003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pattern Mixture Models and Latent Class Models for the Analysis of Multivariate Longitudinal Data with Informative Dropouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Letenneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jacqmin-Gadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international journal of biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2202/1557-4679.1088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4535,100 +4669,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles conjoints pour données longitudinales et données de survie incomplètes appliqués à l'étude du vieillissement cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. 2009-12-08, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03248321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4638,105 +4772,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de pathologies chroniques : Modélisation et médecine de précision centrée sur le patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [stat]. Université de Nantes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03248520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4804,51 +4938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1210D2E0"/>
+    <w:nsid w:val="2565BC24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5035,51 +5169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dantan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7137-5051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139602739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chabeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rinder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000005464" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campfort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fellah-Hebia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vadori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01682-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pailler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Trochu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2022.110152" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Asar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Querard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03137366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220945352" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Naesens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmer Luning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13290" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mourad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy221" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legendre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7571" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Dion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14651" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larmet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12736" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0121-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215586456" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Debout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Trebern-Launay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kreis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.304" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benveniste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ashton-Chess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04769439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Dragun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantarovich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hodemon-Corne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.10.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dartigues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxr003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Letenneur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1557-4679.1088" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dantan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7137-5051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139602739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chabeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rinder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70298" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000005464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154843" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fellah-Hebia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vadori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01682-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pailler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2022.110152" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Asar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Querard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03137366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220945352" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Naesens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmer Luning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13290" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mourad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy221" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885569v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7571" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881151v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Dion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larmet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12736" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0121-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215586456" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Debout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Trebern-Launay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kreis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benveniste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ashton-Chess" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04769439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Dragun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantarovich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hodemon-Corne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.10.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dartigues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxr003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Letenneur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1557-4679.1088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>