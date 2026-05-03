--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -489,291 +489,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t>
+                <w:t xml:space="preserve">A Noise‐Tolerant Inference Procedure for Quasi‐Monte Carlo Likelihood Estimation of a Joint Model for Multiple Longitudinal Markers and Competing Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bonnemains</w:t>
+                <w:t xml:space="preserve">Lucas Chabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucher</w:t>
+                <w:t xml:space="preserve">Pierre Rinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tessier</w:t>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. David</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (23-24), pp.e70298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.70298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108176v1</w:t>
+                <w:t xml:space="preserve">hal-05325029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Noise‐Tolerant Inference Procedure for Quasi‐Monte Carlo Likelihood Estimation of a Joint Model for Multiple Longitudinal Markers and Competing Risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chabeau</w:t>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rinder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Desmée</w:t>
+                <w:t xml:space="preserve">P. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dantan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (23-24), pp.e70298. </w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.70298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325029v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Donor–recipient Interactions for a Relative Appraisal of Kidney Graft Marginality: A French Multicentric Cohort-based Study</w:t>
               </w:r>
@@ -893,51 +893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term survival of traumatic brain injury and intra-cerebral haemorrhage patients: A multicentric observational cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Le Vilain-Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,51 +1291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal function decline and heart failure hospitalisation in patients with type 2 diabetes: Dynamic predictions from the prospective SURDIAGENE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,485 +1419,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External Validation of the DynPG for Kidney Transplant Recipients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Covariates adjustment questioned conclusions of predictive analyses: an illustration with the Kidney Donor Risk Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Özgür Asar</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02548875v1</w:t>
+                <w:t xml:space="preserve">hal-03237474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t>
+                <w:t xml:space="preserve">External Validation of the DynPG for Kidney Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Asar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (2), pp.396-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352415v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02548875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariates adjustment questioned conclusions of predictive analyses: an illustration with the Kidney Donor Risk Index</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Dion</w:t>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 135, pp.103-114. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.e047279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237474v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic predictions of kidney graft survival in the presence of longitudinal outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Asar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.096228022094535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1925,1791 +1925,1791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03137366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1-year Renal Biopsy Index: a scoring system to drive biopsy indication at 1-year post-kidney transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">Dynamic predictions of long-term kidney graft failure: an information tool promoting patient-centred care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Renaudin</w:t>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Naesens</w:t>
+                <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redmer Luning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+                <w:t xml:space="preserve">Sophie Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13290⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (11), pp.1961-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02157688v1</w:t>
+                <w:t xml:space="preserve">hal-02880213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of graft and patient survival according to the transplantation centre policy for 1-year screening biopsy among stable kidney recipients: a propensity score-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lorent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dantan</w:t>
+                <w:t xml:space="preserve">Georges Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-018-0727-2⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.703-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02306977v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of graft and patient survival according to the transplantation centre policy for 1-year screening biopsy among stable kidney recipients: a propensity score-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Maalmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Mourad</w:t>
+                <w:t xml:space="preserve">Stéphane Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy221⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-018-0727-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02157631v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02306977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Centered Simulations to Assess the Usefulness of the 70-Gene Signature for Adjuvant Chemotherapy Administration in Early-Stage Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 1-year Renal Biopsy Index: a scoring system to drive biopsy indication at 1-year post-kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Caruana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tessier</w:t>
+                <w:t xml:space="preserve">Maarten Naesens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
+                <w:t xml:space="preserve">Redmer Luning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 174 (2), pp.537-542. </w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10549-018-05107-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tri.13290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158776v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic predictions of long-term kidney graft failure: an information tool promoting patient-centred care.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
+                <w:t xml:space="preserve">Patient-Centered Simulations to Assess the Usefulness of the 70-Gene Signature for Adjuvant Chemotherapy Administration in Early-Stage Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Blanche</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Legendre</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Girerd</w:t>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (11), pp.1961-1969. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174 (2), pp.537-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10549-018-05107-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880213v1</w:t>
+                <w:t xml:space="preserve">hal-03158776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Propensity score-based comparison of the graft failure risk between kidney transplant recipients of standard and expanded criteria donor grafts: Toward increasing the pool of marginal donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Quérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lorent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">Georges Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.1151-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.14651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158611v1</w:t>
+                <w:t xml:space="preserve">hal-01881151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse probability weighting to control confounding in an illness-death model for interval-censored data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sénage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Equipe I, 37 (8), pp.1245-1258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sim.7550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An R(2) -curve for evaluating the accuracy of dynamic predictions.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7571⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01885569v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity score-based comparison of the graft failure risk between kidney transplant recipients of standard and expanded criteria donor grafts: Toward increasing the pool of marginal donors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An R(2) -curve for evaluating the accuracy of dynamic predictions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina Dion</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Cecile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (5), pp.1151-1157. </w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (7), pp.1125-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.14651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sim.7571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881151v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01885569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasch-Family Models Are More Valuable than Score-Based Approaches for Analysing Longitudinal Patient-Reported Outcomes with Missing Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A joint model for longitudinal and time-to-event data to better assess the specific role of donor and recipient factors on long-term kidney transplantation outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie De Bock</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gildas Kubis</w:t>
+                <w:t xml:space="preserve">Fanny Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280213515570⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (5), pp.469-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-016-0121-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157727v1</w:t>
+                <w:t xml:space="preserve">hal-01443463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comparison of survival outcomes between Expanded Criteria Donor and Standard Criteria Donor kidney transplant recipients: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Larmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.403-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149057v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of survival outcomes between Expanded Criteria Donor and Standard Criteria Donor kidney transplant recipients: a systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Querard</w:t>
+                <w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.12736⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.1847-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153196v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint model for longitudinal and time-to-event data to better assess the specific role of donor and recipient factors on long-term kidney transplantation outcomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Blanche</w:t>
+                <w:t xml:space="preserve">Rasch-Family Models Are More Valuable than Score-Based Approaches for Analysing Longitudinal Patient-Reported Outcomes with Missing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie De Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Buron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (5), pp.469-479. </w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.2067-2087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-016-0121-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0962280213515570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443463v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multistate additive relative survival semi-Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Trebern-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4024,77 +4024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original approach was used to better evaluate the capacity of a prognostic marker using published survival curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Ashton-Chess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4158,77 +4158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-state analysis of kidney transplant recipients outcome: a semi-Markov model for studying the role of pre-transplant sensitization against Angiotensin II Type 1 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duska Dragun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4322,64 +4322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hodemon-Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Trébern-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (4), pp.1497-1502. </w:t>
@@ -4534,51 +4534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Mixture Models and Latent Class Models for the Analysis of Multivariate Longitudinal Data with Informative Dropouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4683,51 +4683,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles conjoints pour données longitudinales et données de survie incomplètes appliqués à l'étude du vieillissement cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. 2009-12-08, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4786,51 +4786,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de pathologies chroniques : Modélisation et médecine de précision centrée sur le patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [stat]. Université de Nantes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4938,51 +4938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2565BC24"/>
+    <w:nsid w:val="F9A69D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5169,51 +5169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dantan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7137-5051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139602739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chabeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rinder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70298" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000005464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154843" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fellah-Hebia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vadori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01682-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pailler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2022.110152" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Asar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Querard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03137366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220945352" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Naesens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmer Luning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13290" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mourad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy221" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885569v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7571" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881151v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Dion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larmet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12736" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0121-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215586456" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Debout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Trebern-Launay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kreis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benveniste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ashton-Chess" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04769439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Dragun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantarovich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hodemon-Corne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.10.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dartigues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxr003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Letenneur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1557-4679.1088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dantan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7137-5051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139602739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chabeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rinder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000005464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154843" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fellah-Hebia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vadori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01682-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pailler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2022.110152" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Querard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Asar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03137366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220945352" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mourad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy221" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Naesens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmer Luning" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13290" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Dion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14651" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7571" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0121-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larmet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12736" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215586456" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Debout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Trebern-Launay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kreis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benveniste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ashton-Chess" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04769439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Dragun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantarovich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hodemon-Corne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.10.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dartigues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxr003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Letenneur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1557-4679.1088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>