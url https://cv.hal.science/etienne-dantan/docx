--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,4883 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4831 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Dantan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Biostatistique à l'Université de Nantes depuis 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7137-5051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139602739</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=fYwsHBoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research concerns the development and the use of statistical approaches to study the health state evolution of patients suffering from chronic diseases. It concerns three main themes: i) modeling the natural history of chronic diseases, ii) development on predictive tools and iii) proposing patient-centered approaches for medical decision making. Essentially motivated by clinical research questions in Health, my researches focus on methodological issues from real-life settings.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis Preparedness by Simulating Quality-Adjusted Life-Year Loss in Patients with End-Stage Renal Disease due to Kidney Transplantation Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pastural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM Policy &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23814683261440974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted mean survival time in cluster randomized trials with a small number of clusters: Improving variance estimation of the intervention effect from the pseudo-values regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Le Vilain-Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Desmée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lacherade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.9622802251406581. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09622802251406581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of a Clear Definition of Time Horizon for Time-to-Event Dynamic Predictions: A Systematic Review and a Concrete Illustration in Kidney Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Desmée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Volume18, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/clep.s572750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WCN26-8163 Impact of renin-angiotensin system inhibitors discontinuation in advanced chronic kidney disease: a target trial emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maisons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Costes-Albrespic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (4), pp.104274. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ekir.2026.104274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Noise‐Tolerant Inference Procedure for Quasi‐Monte Carlo Likelihood Estimation of a Joint Model for Multiple Longitudinal Markers and Competing Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Desmée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (23-24), pp.e70298. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.70298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Donor–recipient Interactions for a Relative Appraisal of Kidney Graft Marginality: A French Multicentric Cohort-based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Maanaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/tp.0000000000005464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term survival of traumatic brain injury and intra-cerebral haemorrhage patients: A multicentric observational cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Campfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.154843. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrc.2024.154843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted mean survival time to estimate an intervention effect in a cluster randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Le Vilain-Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Desmée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.2016-2032. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09622802231192960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of antibody responses against glycans in bioprosthetic heart valve calcification and deterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sénage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Fellah-Hebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-022-01682-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03580771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renal function decline and heart failure hospitalisation in patients with type 2 diabetes: Dynamic predictions from the prospective SURDIAGENE cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Trochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.110152. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabres.2022.110152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Validation of the DynPG for Kidney Transplant Recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Asar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (2), pp.396-403. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/TP.0000000000003209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02548875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.e047279. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariates adjustment questioned conclusions of predictive analyses: an illustration with the Kidney Donor Risk Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Querard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.103-114. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic predictions of kidney graft survival in the presence of longitudinal outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Asar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.096228022094535. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280220945352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03137366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lorent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Maalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-018-0727-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02306977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1-year Renal Biopsy Index: a scoring system to drive biopsy indication at 1-year post-kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Naesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redmer Luning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Anglicheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tri.13290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02157688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of graft and patient survival according to the transplantation centre policy for 1-year screening biopsy among stable kidney recipients: a propensity score-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (4), pp.703-711. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ndt/gfy221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02157631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Centered Simulations to Assess the Usefulness of the 70-Gene Signature for Adjuvant Chemotherapy Administration in Early-Stage Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Frenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174 (2), pp.537-542. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10549-018-05107-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic predictions of long-term kidney graft failure: an information tool promoting patient-centred care.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (11), pp.1961-1969. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ndt/gfz027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lorent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse probability weighting to control confounding in an illness-death model for interval-censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sénage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Equipe I, 37 (8), pp.1245-1258. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.7550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An R(2) -curve for evaluating the accuracy of dynamic predictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (7), pp.1125-1133. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.7571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01885569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propensity score-based comparison of the graft failure risk between kidney transplant recipients of standard and expanded criteria donor grafts: Toward increasing the pool of marginal donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Quérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (5), pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajt.14651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lorent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), pp.1847-1859. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02149057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasch-Family Models Are More Valuable than Score-Based Approaches for Analysing Longitudinal Patient-Reported Outcomes with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie De Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Blanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Kubis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (5), pp.2067-2087. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280213515570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint model for longitudinal and time-to-event data to better assess the specific role of donor and recipient factors on long-term kidney transplantation outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (5), pp.469-479. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-016-0121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of survival outcomes between Expanded Criteria Donor and Standard Criteria Donor kidney transplant recipients: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Querard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Larmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tri.12736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02153196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multistate additive relative survival semi-Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (4), pp.1700-1711. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280215586456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02149620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Each additional hour of cold ischemia time significantly increases the risk of graft failure and mortality following renal transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Trebern-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (2), pp.343-349. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ki.2014.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02147789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spectrum of renal involvement in patients with inflammatory myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couvrat-Desvergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine (Baltimore)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MD.0000000000000015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach was used to better evaluate the capacity of a prognostic marker using published survival curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lorent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Ashton-Chess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (4), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02163160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-state analysis of kidney transplant recipients outcome: a semi-Markov model for studying the role of pre-transplant sensitization against Angiotensin II Type 1 receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duska Dragun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Soulillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 155 (1), pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04769439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Steroid Withdrawal Compared With Steroid Avoidance Correlates With Graft Failure Among Kidney Transplant Recipients With an History of Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cantarovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hodemon-Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Trébern-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), pp.1497-1502. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.transproceed.2012.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02165669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model with latent state for longitudinal and multistate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Dartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jacqmin-Gadda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), pp.723-736. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxr003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mixture Models and Latent Class Models for the Analysis of Multivariate Longitudinal Data with Informative Dropouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Proust-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Letenneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jacqmin-Gadda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1557-4679.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles conjoints pour données longitudinales et données de survie incomplètes appliqués à l'étude du vieillissement cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. 2009-12-08, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03248321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de pathologies chroniques : Modélisation et médecine de précision centrée sur le patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [stat]. Université de Nantes, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03248520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4938,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9A69D69"/>
+    <w:nsid w:val="EC4E907E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5169,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dantan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7137-5051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139602739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chabeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rinder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000005464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154843" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fellah-Hebia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vadori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01682-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pailler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2022.110152" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Querard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Asar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03137366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220945352" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mourad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy221" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Naesens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmer Luning" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13290" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Dion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14651" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7571" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0121-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larmet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12736" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215586456" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Debout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Trebern-Launay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kreis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benveniste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ashton-Chess" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04769439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Dragun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantarovich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hodemon-Corne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.10.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dartigues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxr003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Letenneur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1557-4679.1088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dantan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7137-5051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139602739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=fYwsHBoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625209v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Borgne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pastural" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23814683261440974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chabeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rinder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/clep.s572750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70298" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000005464" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154843" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fellah-Hebia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vadori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01682-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pailler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2022.110152" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Asar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003209" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Borgne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Querard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03137366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220945352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Naesens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmer Luning" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13290" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mourad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy221" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legendre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gillaizeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7550" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7571" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881151v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Qu&#233;rard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Dion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14651" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0121-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combescure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larmet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12736" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215586456" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Debout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Trebern-Launay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kreis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.304" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benveniste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163160v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ashton-Chess" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04769439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duska Dragun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165669v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantarovich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hodemon-Corne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tr&#233;bern-Launay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.10.055" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dartigues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxr003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03237519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Letenneur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1557-4679.1088" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03248520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>