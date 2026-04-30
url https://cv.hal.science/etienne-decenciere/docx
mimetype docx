--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -419,291 +419,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly-Supervised Hair SEM Microscope Image Segmentation Using a Priori Structure Information</w:t>
+                <w:t xml:space="preserve">Physics informed self-supervised segmentation of elastic composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohu Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bornschloegl</w:t>
+                <w:t xml:space="preserve">Guilherme Basso Della Mea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5566/ias.3406⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 432, pp.117355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842444v1</w:t>
+                <w:t xml:space="preserve">hal-04707183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics informed self-supervised segmentation of elastic composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weakly-Supervised Hair SEM Microscope Image Segmentation Using a Priori Structure Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Basso Della Mea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+                <w:t xml:space="preserve">Thomas Bornschloegl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 432, pp.117355. </w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (3), pp.259-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5566/ias.3406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707183v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage profond pour les images tridimensionnelles</w:t>
               </w:r>
@@ -774,697 +774,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neural network approach for multiphase segmentation of battery electrode nano-CT images</w:t>
+                <w:t xml:space="preserve">Deep learning identifies morphological patterns of homologous recombination deficiency in luminal breast cancers from whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeliang Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan-Tu Nguyen</w:t>
+                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar El-Amiry</w:t>
+                <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+                <w:t xml:space="preserve">Tatiana Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41524-022-00709-7⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.100872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595111v1</w:t>
+                <w:t xml:space="preserve">hal-03936608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo multiphoton multiparametric 3D quantification of human skin aging on forearm and face</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+                <w:t xml:space="preserve">Artificial neural network approach for multiphase segmentation of battery electrode nano-CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeliang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Victorin</w:t>
+                <w:t xml:space="preserve">Tuan-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar El-Amiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18657-z⟩</w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-022-00709-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936588v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPLYING DEEP LEARNING TO MELANOCYTE COUNTING ON FLUORESCENT TRP1 LABELLED IMAGES OF IN VITRO SKIN MODEL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+                <w:t xml:space="preserve">In vivo multiphoton multiparametric 3D quantification of human skin aging on forearm and face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Flouret</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Victorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5566/ias.2640⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.14863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18657-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838296v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo melanin 3D quantification and z-epidermal distribution by multiphoton FLIM, phasor and Pseudo-FLIM analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+                <w:t xml:space="preserve">APPLYING DEEP LEARNING TO MELANOCYTE COUNTING ON FLUORESCENT TRP1 LABELLED IMAGES OF IN VITRO SKIN MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Koudoro</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03114-0⟩</w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (3), pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.2640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075282v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning identifies morphological patterns of homologous recombination deficiency in luminal breast cancers from whole slide images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Naylor</w:t>
+                <w:t xml:space="preserve">In vivo melanin 3D quantification and z-epidermal distribution by multiphoton FLIM, phasor and Pseudo-FLIM analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Popova</w:t>
+                <w:t xml:space="preserve">Sébastien Brizion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Peggy Sextius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (12), pp.100872. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03114-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936608v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modular U-Net for automated segmentation of X-ray tomography images in composite materials</w:t>
               </w:r>
@@ -1710,90 +1710,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo multiphoton imaging for non‐invasive time course assessment of retinoids effects on human skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède‐bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brizion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Victorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (6), pp.794-803. </w:t>
@@ -1825,161 +1825,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t>
+                <w:t xml:space="preserve">Watervoxels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benton Metcalf</w:t>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meneghetti</w:t>
+                <w:t xml:space="preserve">Clément Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Avestruz</w:t>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Bellagamba</w:t>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clécio R. Bom</w:t>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2019.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737876v1</w:t>
+                <w:t xml:space="preserve">hal-02004228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2.5d approach to skin wrinkles segmentation</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Belhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,161 +2093,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watervoxels</w:t>
+                <w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+                <w:t xml:space="preserve">R. Benton Metcalf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cazorla</w:t>
+                <w:t xml:space="preserve">M. Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+                <w:t xml:space="preserve">Camille Avestruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+                <w:t xml:space="preserve">Fabio Bellagamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+                <w:t xml:space="preserve">Clécio R. Bom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.317-328. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5201/ipol.2019.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004228v2</w:t>
+                <w:t xml:space="preserve">hal-01737876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct multiphase mesh generation from 3D images using anisotropic mesh adaptation and a redistancing equation</w:t>
               </w:r>
@@ -2352,307 +2352,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive short-term assessment of retinoids effects on human skin in vivo using multiphoton microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waterpixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brizion</w:t>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cárdenas-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Victorin</w:t>
+                <w:t xml:space="preserve">Théodore Chabardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.12650⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (11), pp.3707 - 3716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2451011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273182v1</w:t>
+                <w:t xml:space="preserve">hal-01212760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterpixels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-invasive short-term assessment of retinoids effects on human skin in vivo using multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cárdenas-Peña</w:t>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérese Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brizion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Chabardes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">S Victorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.673-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.12650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2451011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212760v1</w:t>
+                <w:t xml:space="preserve">hal-01273182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEEDBACK ON A PUBLICLY DISTRIBUTED IMAGE DATABASE: THE MESSIDOR DATABASE</w:t>
               </w:r>
@@ -2870,554 +2870,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of elongated objects using attribute profiles and area stability: application to melanocyte segmentation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exudate detection in color retinal images for mass screening of diabetic retinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Serna</w:t>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.1026 - 1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101643v1</w:t>
+                <w:t xml:space="preserve">hal-01082809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exudate detection in color retinal images for mass screening of diabetic retinopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+                <w:t xml:space="preserve">Segmentation of elongated objects using attribute profiles and area stability: application to melanocyte segmentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Laÿ</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérese Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10.1016/j.patrec.2014.03.014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082809v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillogenesis from nanosurfaces: multiphoton imaging and stereological analysis of collagen 3D self-assembly dynamics</w:t>
+                <w:t xml:space="preserve">Determination of collagen fiber orientation in histological slides using Mueller microscopy and validation by second harmonic generation imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicher Haj Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.6651-6657. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (19), pp.22561-22574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm00819g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.022561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082854v1</w:t>
+                <w:t xml:space="preserve">hal-01081692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of collagen fiber orientation in histological slides using Mueller microscopy and validation by second harmonic generation imaging.</w:t>
+                <w:t xml:space="preserve">Fibrillogenesis from nanosurfaces: multiphoton imaging and stereological analysis of collagen 3D self-assembly dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Nazac</w:t>
+                <w:t xml:space="preserve">Claire Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicher Haj Ibrahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (19), pp.22561-22574. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.6651-6657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.022561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00819g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081692v1</w:t>
+                <w:t xml:space="preserve">hal-01082854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TeleOphta: Machine learning and image processing methods for teleophthalmology</w:t>
               </w:r>
@@ -3442,51 +3442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3522,900 +3522,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic 3D segmentation of multiphoton images: a key step for the quantification of human skin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient geodesic attribute thinnings based on the barycentric diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (2), pp.115-124. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.128-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/srt.12019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-012-0374-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881692v1</w:t>
+                <w:t xml:space="preserve">hal-00834415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient geodesic attribute thinnings based on the barycentric diameter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic 3D segmentation of multiphoton images: a key step for the quantification of human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Skin Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/srt.12019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-012-0374-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00834415v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectivation des modifications cutanées liées au vieillissement par une technique d'imagerie non invasive de la peau : la microscopie multiphoton in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. M. Pena</w:t>
+                <w:t xml:space="preserve">One-Dimensional Openings, Granulometries and Component Trees in O(1) Per Pixel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.10.059⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (7), pp.840-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2201694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833790v1</w:t>
+                <w:t xml:space="preserve">hal-00879627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellen Altendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247 (2), pp.161-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiple-Instance Learning Framework for Diabetic Retinopathy Screening</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael D Abràmoff</w:t>
+                <w:t xml:space="preserve">Objectivation des modifications cutanées liées au vieillissement par une technique d'imagerie non invasive de la peau : la microscopie multiphoton in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bladeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2012.06.003⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (12), pp.B75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786539v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectivation des modifications cutanées cortico-induites en fonction de l'âge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Carpentier-Chéraud</w:t>
+                <w:t xml:space="preserve">A Multiple-Instance Learning Framework for Diabetic Retinopathy Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Abràmoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.10.058⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (6), pp.1228-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2012.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833797v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Dimensional Openings, Granulometries and Component Trees in O(1) Per Pixel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">Objectivation des modifications cutanées cortico-induites en fonction de l'âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bladeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carpentier-Chéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (7), pp.840-848. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (12), pp.B74-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2201694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879627v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Restoration Of Variable Area Soundtracks</w:t>
               </w:r>
@@ -4490,443 +4490,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection And Correction Of Under-/Overexposed Optical Soundtracks By Coupling Image And Audio Signal Processing</w:t>
+                <w:t xml:space="preserve">Region Merging Via Graph-Cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Taquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelâali Hassaïne</w:t>
+                <w:t xml:space="preserve">Jean Stawiaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2008 (16), pp.281486. </w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2008/281486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5566/ias.v27.p39-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830727v1</w:t>
+                <w:t xml:space="preserve">hal-00830726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Optimization Of Periodic Textured Surfaces For Friction Reduction In Combustion Engines</w:t>
+                <w:t xml:space="preserve">Detection And Correction Of Under-/Overexposed Optical Soundtracks By Coupling Image And Audio Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costin Caciu</w:t>
+                <w:t xml:space="preserve">Jonathan Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelâali Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (4), pp.533-541. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (16), pp.281486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10402000802065337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2008/281486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830721v1</w:t>
+                <w:t xml:space="preserve">hal-00830727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis Of The Consequences Of Roughness Modifications In 3D Hydrodynamic Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costin Caciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (4), pp.483-493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10402000802044340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region Merging Via Graph-Cuts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Stawiaski</w:t>
+                <w:t xml:space="preserve">Parametric Optimization Of Periodic Textured Surfaces For Friction Reduction In Combustion Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costin Caciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (1), pp.39-45. </w:t>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (4), pp.533-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5566/ias.v27.p39-45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10402000802065337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830726v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image filtering using morphological amoebas</w:t>
               </w:r>
@@ -5008,416 +5008,416 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Metric Learning for Gaussian Anomaly Detection in Fundus Images</w:t>
+                <w:t xml:space="preserve">Euclidean Distance to Convex Polyhedra and Application to Class Representation in Spectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Langrognet</w:t>
+                <w:t xml:space="preserve">Antoine Bottenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Faucon</w:t>
+                <w:t xml:space="preserve">Florent Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demortière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981124⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.192-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013385600003905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456836v1</w:t>
+                <w:t xml:space="preserve">hal-05001289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image generation of short glass fibre composite microstructures : from control to optimization and damage prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+                <w:t xml:space="preserve">Self-Supervised Metric Learning for Gaussian Anomaly Detection in Fundus Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Langrognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting - ACEX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444422v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean Distance to Convex Polyhedra and Application to Class Representation in Spectral Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Demortière</w:t>
+                <w:t xml:space="preserve">Image generation of short glass fibre composite microstructures : from control to optimization and damage prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Basso Della Mea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting - ACEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013385600003905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05001289v1</w:t>
+                <w:t xml:space="preserve">hal-05444422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Reasoning Loss for Weakly Supervised Segmentation of Skin Histological Images</w:t>
               </w:r>
@@ -5442,51 +5442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Márcio Martins da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5522,1324 +5522,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural fields for sparse-view 3D X-ray imaging: preliminary work</w:t>
+                <w:t xml:space="preserve">Neural field regularization by denoising for 3D sparse-view X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Stolidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Étienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023 - journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DV 2024 - 2024 International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Davos, Switzerland. pp.1166-1176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV62453.2024.00094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219565v1</w:t>
+                <w:t xml:space="preserve">hal-04842518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+                <w:t xml:space="preserve">Utilisation de méthodes basées sur l'Intelligence Artificielle pour le contrôle non destructif par rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00453⟩</w:t>
+              <w:t xml:space="preserve">Journées COFREND 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France. https://doi.org/10.58286/28495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/28495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396498v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04596910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Corté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00446⟩</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver (CA), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309111v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic Hyperparameter Choice for Image Anomaly Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao P C Bertoldo</w:t>
+                <w:t xml:space="preserve">Neural fields for sparse-view 3D X-ray imaging: preliminary work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Stolidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023 - journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319319v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes basées sur l'Intelligence Artificielle pour le contrôle non destructif par rayons X</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Vo</w:t>
+                <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bastico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58286/28495⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.4128-4138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04596910v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION AND COMPARISON OF TWO DEEP-LEARNING STRATEGIES FOR ON-LINE X-RAY COMPUTED TOMOGRAPHY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vienne</w:t>
+                <w:t xml:space="preserve">Heuristic Hyperparameter Choice for Image Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao P C Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/QNDE2022-98387⟩</w:t>
+              <w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933448v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-skel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+                <w:t xml:space="preserve">EVALUATION AND COMPARISON OF TWO DEEP-LEARNING STRATEGIES FOR ON-LINE X-RAY COMPUTED TOMOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albane Borocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Congress for Stereology and Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, San diego (Californie), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/QNDE2022-98387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536995v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On power Jaccard losses for semantic segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+                <w:t xml:space="preserve">Water-skel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albane Borocco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2021 : 16th International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Vienne (on line), Austria</w:t>
+              <w:t xml:space="preserve">13th European Congress for Stereology and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139997v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmenting junction regions without skeletonization using geodesic operators and the max-tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">On power Jaccard losses for semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duque-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VISAPP 2021 : 16th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienne (on line), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430543v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new color augmentation method for deep learning segmentation of histological images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Xiao</w:t>
+                <w:t xml:space="preserve">Segmenting junction regions without skeletonization using geodesic operators and the max-tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167903v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RetinOpTIC-Automatic Evaluation of Diabetic Retinopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Laÿ</w:t>
+                <w:t xml:space="preserve">A new color augmentation method for deep learning segmentation of histological images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Danno</w:t>
+                <w:t xml:space="preserve">Hélène Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolé Quellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Erginay</w:t>
+                <w:t xml:space="preserve">Thomas Bornschlögl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">2019 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428873v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded multi-scale convolutional encoder-decoders for breast mass segmentation in high-resolution mammograms</w:t>
               </w:r>
@@ -6864,3190 +6856,3315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Topological Information within a Fully Convolutional Neural Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RetinOpTIC-Automatic Evaluation of Diabetic Retinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Danno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Burdin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Erginay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ARVO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877624v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function Decomposition in Main and Lesser Peaks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with Topological Information within a Fully Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432417v1</w:t>
+                <w:t xml:space="preserve">hal-01877624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for studies of galaxy morphology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Huertas-Company</w:t>
+                <w:t xml:space="preserve">Function Decomposition in Main and Lesser Peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Alais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAU Symposium 325 on Astroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1743921317000552⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Fontainebleau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535506v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEW GENERAL FEATURES BASED ON SUPERPIXELS FOR IMAGE SEGMENTATION LEARNING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning for studies of galaxy morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tuccillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Machairas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Walter</w:t>
+                <w:t xml:space="preserve">Marc Huertas-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAU Symposium 325 on Astroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Sorrente, Italy. pp.191 - 196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921317000552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276132v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3d automatic segmentation method based on mathematical morphology for multiphoton images of melanocyte-keratinocyte coculture skin model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NEW GENERAL FEATURES BASED ON SUPERPIXELS FOR IMAGE SEGMENTATION LEARNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139810v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Repulsion Between Markers Improves Watershed Performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3d automatic segmentation method based on mathematical morphology for multiphoton images of melanocyte-keratinocyte coculture skin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brizion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium, ISMM 2015, Reykjavik, Iceland, May 27-29, 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Göttingen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246692v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different melanin detection methods based on time-resolved two-photon excited fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérese Baldeweck</w:t>
+                <w:t xml:space="preserve">Spatial Repulsion Between Markers Improves Watershed Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium, ISMM 2015, Reykjavik, Iceland, May 27-29, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.194-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139812v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterpixels: Superpixels based on the watershed transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+                <w:t xml:space="preserve">Comparison of different melanin detection methods based on time-resolved two-photon excited fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérese Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Sextius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Göttingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01139797v1</w:t>
+                <w:t xml:space="preserve">hal-01139812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of epidermal layers through in vivo skin multiphoton microscopy images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waterpixels: Superpixels based on the watershed transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference On Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879646v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Quantification of melanin in human skin in vivo based on multiphoton microscopy, image processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Automatic segmentation of epidermal layers through in vivo skin multiphoton microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Matula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Netherlands</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Netherlands. pp.P2-E/08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881671v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapsed SHG imaging of collagen fibrillogenesis, correlation to electronic microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+                <w:t xml:space="preserve">3D Quantification of melanin in human skin in vivo based on multiphoton microscopy, image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Albert</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brizion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881670v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia data mining for automatic diabetic retinopathy screening</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cochener</w:t>
+                <w:t xml:space="preserve">Time-lapsed SHG imaging of collagen fibrillogenesis, correlation to electronic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lay</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Focus on microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6611205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01082869v1</w:t>
+                <w:t xml:space="preserve">hal-00881670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation imaging of collagen fibrillogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+                <w:t xml:space="preserve">Multimedia data mining for automatic diabetic retinopathy screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Albert</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Munich, Germany. pp.1 - 1, </w:t>
+              <w:t xml:space="preserve">Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7144 - 7147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6801528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6611205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082882v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework For Detecting Diabetic Retinopathy Lesions In Eye Fundus Images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second Harmonic Generation imaging of collagen fibrillogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Cazuguel</w:t>
+                <w:t xml:space="preserve">S Bancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 25th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Munich, Germany. pp.1 - 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6801528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881663v1</w:t>
+                <w:t xml:space="preserve">hal-01082882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo multiphoton microscopy associated to 3D image processing for human skin characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morard</w:t>
+                <w:t xml:space="preserve">A General Framework For Detecting Diabetic Retinopathy Lesions In Eye Fundus Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cochener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 25th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.907410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879671v1</w:t>
+                <w:t xml:space="preserve">hal-00881663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie multiphoton de la peau humaine in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In vivo multiphoton microscopy associated to 3D image processing for human skin characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique et Diagnostic (OPTDIAG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.907410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251383v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the morphological ultimate opening to the detection of microaneurysms on eye fundus images from a clinical database</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imagerie multiphoton de la peau humaine in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of Stereology (ICS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Pékin, China</w:t>
+              <w:t xml:space="preserve">Optique et Diagnostic (OPTDIAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881666v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region Growing Structuring Elements and New Operators Based on Their Shape</w:t>
+                <w:t xml:space="preserve">Linear openings in arbitrary orientation in O(1) per pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal and Image Processing (SIP 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.Article number 5946767, Pages 1457-1460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834502v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morard</w:t>
+                <w:t xml:space="preserve">Application of the morphological ultimate opening to the detection of microaneurysms on eye fundus images from a clinical database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Verbania-Intra, Italy</w:t>
+              <w:t xml:space="preserve">13th International Congress of Stereology (ICS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251388v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
+                <w:t xml:space="preserve">Region Growing Structuring Elements and New Operators Based on Their Shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal and Image Processing (SIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dallas, United States. pp.Pattern recognition, track 759-018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00658960v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear openings in arbitrary orientation in O(1) per pixel</w:t>
+                <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Verbania-Intra, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00658922v1</w:t>
+                <w:t xml:space="preserve">hal-01251388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Segmentation For Radiotherapy Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Stawiaski</w:t>
+                <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bidault</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Industrial Mathematics at ECMI 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.200-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881675v1</w:t>
+                <w:t xml:space="preserve">hal-00658960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of variable density film soundtracks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelâali Hassaïne</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Segmentation For Radiotherapy Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Stawiaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Besserer</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Signal Processing Conference (EUSIPCO 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2589-2593</w:t>
+              <w:t xml:space="preserve">Progress in Industrial Mathematics at ECMI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834503v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Liver Tumor Segmentation Using Graph-cuts and Watershed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Stawiaski</w:t>
+                <w:t xml:space="preserve">Restoration of variable density film soundtracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelâali Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bidault</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Besserer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">17th European Signal Processing Conference (EUSIPCO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2589-2593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445751v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of Variable Area Soundtracks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Besserer</w:t>
+                <w:t xml:space="preserve">Interactive Liver Tumor Segmentation Using Graph-cuts and Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Stawiaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Image Processing ICIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New York, NY, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00361070v1</w:t>
+                <w:t xml:space="preserve">hal-01445751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction analysis in laser textured surface lubricated contacts</w:t>
+                <w:t xml:space="preserve">Restoration of Variable Area Soundtracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Monteil</w:t>
+                <w:t xml:space="preserve">E. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelâali Hassaïne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLE Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Conference on Image Processing ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, États-Unis. pp.13-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331525v1</w:t>
+                <w:t xml:space="preserve">hal-00361070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Friction analysis in laser textured surface lubricated contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costin Caciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STLE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Philadelphia, United States. CD-ROM pp. 1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Image Filtering Using Morphological Amoebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lerallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international symposium on mathematical morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-4020-3443-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10057,65 +10174,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-Informed Deep Learning for the Understanding of Mesostructure Effects on the Mechanical Failure of Reinforced Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Basso Della Mea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10156,73 +10273,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aussois 2023 - Grandes transformations : aujourd'hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient estimation of eye fundus color image quality with convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10277,176 +10394,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial normalization of eye fundus images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2012: 9th IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelone, Spain. IEEE, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10456,163 +10573,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton FLIM in cosmetic clinical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brizion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Victorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphoton Microscopy and Fluorescence Lifetime Imaging: Applications in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110429985-021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10622,157 +10739,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of BRCAness/Homologous Recombination Deficiency of Breast Tumors on Digitalized Slides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 18292903. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10919,51 +11036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmm.ensmp.fr/~decencie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330303v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#225;rcio Martins da Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Sangalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rese Baldeweck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Baldeweck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschloegl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tu Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El-Amiry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00709-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Victorin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18657-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flouret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2640" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04075282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brizion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sextius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03114-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naylor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100872" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03026369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de&#8208;bohin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12877" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flament" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1925" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004228v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.250" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xin Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#225;rdenas-Pe&#241;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01273182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de-Bohin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Victorin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6HN633Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabardes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2451011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno La&#255;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1155" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2303647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.05.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00819g" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BF45F17B3700676EA4BE6AEE91A44A4856E834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0374-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bladeweck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.10.059" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Quellec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Abr&#224;moff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.06.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier-Ch&#233;raud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.10.058" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2201694" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel&#226;ali Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Besserer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/281486" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Caciu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802065337" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802044340" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stawiaski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v27.p39-45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lerallut," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.04.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langrognet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Faucon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981124" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013385600003905" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gayrard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escoda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Stolidi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396498v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00453" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Jiang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320035" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28495" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03933448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2022-98387" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03536995v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02430543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_35" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02167903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschl&#246;gl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Danno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02178409v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Yan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857167" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877624v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Min" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535506v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tuccillo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huertas-Company" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317000552" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Machairas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baldeweck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Walter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Baux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139797v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025882" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879646v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matula" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881670v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082869v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6611205" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082882v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bancelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801528" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879671v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907410" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251383v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881666v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834502v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658960v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_18" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK1RBK21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946767" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881675v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bidault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379944" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lerallut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3443-1_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419857v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945417v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01808983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110429985-021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842499v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmm.ensmp.fr/~decencie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330303v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#225;rcio Martins da Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Sangalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rese Baldeweck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Baldeweck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschloegl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naylor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tu Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El-Amiry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00709-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Victorin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18657-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flouret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04075282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brizion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sextius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03114-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03026369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de&#8208;bohin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12877" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004228v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.250" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flament" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1925" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xin Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#225;rdenas-Pe&#241;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabardes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2451011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01273182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de-Bohin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Victorin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12650" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6HN633Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno La&#255;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1155" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2303647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.05.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00819g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0374-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BF45F17B3700676EA4BE6AEE91A44A4856E834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2201694" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bladeweck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pena" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.10.059" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Quellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Abr&#224;moff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.06.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier-Ch&#233;raud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.10.058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel&#226;ali Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Besserer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stawiaski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v27.p39-45" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/281486" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Caciu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802044340" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802065337" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lerallut," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.04.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013385600003905" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langrognet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Faucon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981124" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gayrard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escoda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV62453.2024.00094" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28495" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00453" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Stolidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Jiang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03933448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2022-98387" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03536995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02430543v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_35" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02167903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschl&#246;gl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02178409v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Yan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857167" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Danno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Min" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535506v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tuccillo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huertas-Company" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317000552" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Machairas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baldeweck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Walter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_17" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Baux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025882" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matula" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6611205" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bancelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801528" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879671v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907410" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251383v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946767" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834502v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251388v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658960v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_18" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK1RBK21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881675v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bidault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361070v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379944" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140310v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lerallut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3443-1_2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945417v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01808983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110429985-021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842499v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>