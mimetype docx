--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -774,697 +774,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning identifies morphological patterns of homologous recombination deficiency in luminal breast cancers from whole slide images</w:t>
+                <w:t xml:space="preserve">Artificial neural network approach for multiphase segmentation of battery electrode nano-CT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Lazard</w:t>
+                <w:t xml:space="preserve">Zeliang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
+                <w:t xml:space="preserve">Tuan-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Naylor</w:t>
+                <w:t xml:space="preserve">Kaoutar El-Amiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Popova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100872⟩</w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-022-00709-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936608v1</w:t>
+                <w:t xml:space="preserve">hal-03595111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neural network approach for multiphase segmentation of battery electrode nano-CT images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo multiphoton multiparametric 3D quantification of human skin aging on forearm and face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeliang Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan-Tu Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+                <w:t xml:space="preserve">Steeve Victorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41524-022-00709-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.14863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18657-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595111v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo multiphoton multiparametric 3D quantification of human skin aging on forearm and face</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">APPLYING DEEP LEARNING TO MELANOCYTE COUNTING ON FLUORESCENT TRP1 LABELLED IMAGES OF IN VITRO SKIN MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Steeve Victorin</w:t>
+                <w:t xml:space="preserve">Virginie Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18657-z⟩</w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (3), pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.2640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936588v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPLYING DEEP LEARNING TO MELANOCYTE COUNTING ON FLUORESCENT TRP1 LABELLED IMAGES OF IN VITRO SKIN MODEL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+                <w:t xml:space="preserve">In vivo melanin 3D quantification and z-epidermal distribution by multiphoton FLIM, phasor and Pseudo-FLIM analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Flouret</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brizion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Sextius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5566/ias.2640⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03114-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838296v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo melanin 3D quantification and z-epidermal distribution by multiphoton FLIM, phasor and Pseudo-FLIM analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Deep learning identifies morphological patterns of homologous recombination deficiency in luminal breast cancers from whole slide images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brizion</w:t>
+                <w:t xml:space="preserve">Tatiana Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Sextius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Koudoro</w:t>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.1642. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.100872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03114-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075282v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modular U-Net for automated segmentation of X-ray tomography images in composite materials</w:t>
               </w:r>
@@ -1723,77 +1723,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède‐bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brizion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Victorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (6), pp.794-803. </w:t>
@@ -1825,429 +1825,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watervoxels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2.5d approach to skin wrinkles segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+                <w:t xml:space="preserve">Amira Belhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cazorla</w:t>
+                <w:t xml:space="preserve">Frédéric Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaïa Machairas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+                <w:t xml:space="preserve">Ghislain François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2019.250⟩</w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.1925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004228v2</w:t>
+                <w:t xml:space="preserve">hal-02428880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2.5d approach to skin wrinkles segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benton Metcalf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Belhedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Koudoro</w:t>
+                <w:t xml:space="preserve">Camille Avestruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Flament</w:t>
+                <w:t xml:space="preserve">Fabio Bellagamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain François</w:t>
+                <w:t xml:space="preserve">Clécio R. Bom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5566/ias.1925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428880v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t>
+                <w:t xml:space="preserve">Watervoxels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benton Metcalf</w:t>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meneghetti</w:t>
+                <w:t xml:space="preserve">Clément Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Avestruz</w:t>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Bellagamba</w:t>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clécio R. Bom</w:t>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2019.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737876v1</w:t>
+                <w:t xml:space="preserve">hal-02004228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct multiphase mesh generation from 3D images using anisotropic mesh adaptation and a redistancing equation</w:t>
               </w:r>
@@ -2352,804 +2352,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterpixels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-invasive short-term assessment of retinoids effects on human skin in vivo using multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cárdenas-Peña</w:t>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérese Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brizion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Chabardes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">S Victorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.673-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.12650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2451011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212760v1</w:t>
+                <w:t xml:space="preserve">hal-01273182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive short-term assessment of retinoids effects on human skin in vivo using multiphoton microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waterpixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brizion</w:t>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cárdenas-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Victorin</w:t>
+                <w:t xml:space="preserve">Théodore Chabardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.12650⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (11), pp.3707 - 3716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2451011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273182v1</w:t>
+                <w:t xml:space="preserve">hal-01212760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEEDBACK ON A PUBLICLY DISTRIBUTED IMAGE DATABASE: THE MESSIDOR DATABASE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parsimonious Path Openings and Closings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5566/ias.1155⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.1543 - 1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2303647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082570v1</w:t>
+                <w:t xml:space="preserve">hal-01082831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimonious Path Openings and Closings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exudate detection in color retinal images for mass screening of diabetic retinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Morard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Laÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (4), pp.1543 - 1555. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.1026 - 1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2303647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082831v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exudate detection in color retinal images for mass screening of diabetic retinopathy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation of elongated objects using attribute profiles and area stability: application to melanocyte segmentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+                <w:t xml:space="preserve">Andrés Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Laÿ</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérese Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10.1016/j.patrec.2014.03.014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082809v1</w:t>
+                <w:t xml:space="preserve">hal-01101643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of elongated objects using attribute profiles and area stability: application to melanocyte segmentation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEEDBACK ON A PUBLICLY DISTRIBUTED IMAGE DATABASE: THE MESSIDOR DATABASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.231-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.1155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101643v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of collagen fiber orientation in histological slides using Mueller microscopy and validation by second harmonic generation imaging.</w:t>
               </w:r>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,77 +3416,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TeleOphta: Machine learning and image processing methods for teleophthalmology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3528,51 +3528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient geodesic attribute thinnings based on the barycentric diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,90 +3645,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic 3D segmentation of multiphoton images: a key step for the quantification of human skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (2), pp.115-124. </w:t>
@@ -3772,650 +3772,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Dimensional Openings, Granulometries and Component Trees in O(1) Per Pixel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellen Altendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2201694⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 247 (2), pp.161-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879627v1</w:t>
+                <w:t xml:space="preserve">hal-00789405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hellen Altendorf</w:t>
+                <w:t xml:space="preserve">Objectivation des modifications cutanées liées au vieillissement par une technique d'imagerie non invasive de la peau : la microscopie multiphoton in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bladeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03629.x⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (12), pp.B75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789405v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectivation des modifications cutanées liées au vieillissement par une technique d'imagerie non invasive de la peau : la microscopie multiphoton in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. M. Pena</w:t>
+                <w:t xml:space="preserve">A Multiple-Instance Learning Framework for Diabetic Retinopathy Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Abràmoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.10.059⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (6), pp.1228-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2012.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833790v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiple-Instance Learning Framework for Diabetic Retinopathy Screening</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael D Abràmoff</w:t>
+                <w:t xml:space="preserve">Objectivation des modifications cutanées cortico-induites en fonction de l'âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bladeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carpentier-Chéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2012.06.003⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (12), pp.B74-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786539v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectivation des modifications cutanées cortico-induites en fonction de l'âge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Carpentier-Chéraud</w:t>
+                <w:t xml:space="preserve">One-Dimensional Openings, Granulometries and Component Trees in O(1) Per Pixel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 139 (12), pp.B74-75. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (7), pp.840-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.10.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2201694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833797v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Restoration Of Variable Area Soundtracks</w:t>
               </w:r>
@@ -4490,443 +4490,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region Merging Via Graph-Cuts</w:t>
+                <w:t xml:space="preserve">Detection And Correction Of Under-/Overexposed Optical Soundtracks By Coupling Image And Audio Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Stawiaski</w:t>
+                <w:t xml:space="preserve">Jonathan Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelâali Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (1), pp.39-45. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (16), pp.281486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5566/ias.v27.p39-45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2008/281486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830726v1</w:t>
+                <w:t xml:space="preserve">hal-00830727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection And Correction Of Under-/Overexposed Optical Soundtracks By Coupling Image And Audio Signal Processing</w:t>
+                <w:t xml:space="preserve">Numerical Analysis Of The Consequences Of Roughness Modifications In 3D Hydrodynamic Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Taquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelâali Hassaïne</w:t>
+                <w:t xml:space="preserve">Costin Caciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2008 (16), pp.281486. </w:t>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (4), pp.483-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2008/281486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10402000802044340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830727v1</w:t>
+                <w:t xml:space="preserve">hal-00830722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis Of The Consequences Of Roughness Modifications In 3D Hydrodynamic Contacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Parametric Optimization Of Periodic Textured Surfaces For Friction Reduction In Combustion Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costin Caciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 51 (4), pp.483-493. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10402000802044340⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 51 (4), pp.533-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10402000802065337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830722v1</w:t>
+                <w:t xml:space="preserve">hal-00830721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Optimization Of Periodic Textured Surfaces For Friction Reduction In Combustion Engines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Costin Caciu</w:t>
+                <w:t xml:space="preserve">Region Merging Via Graph-Cuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Stawiaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (4), pp.533-541. </w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10402000802065337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5566/ias.v27.p39-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830721v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image filtering using morphological amoebas</w:t>
               </w:r>
@@ -5042,382 +5042,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean Distance to Convex Polyhedra and Application to Class Representation in Spectral Images</w:t>
+                <w:t xml:space="preserve">Self-Supervised Metric Learning for Gaussian Anomaly Detection in Fundus Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bottenmuller</w:t>
+                <w:t xml:space="preserve">Thomas Langrognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Demortière</w:t>
+                <w:t xml:space="preserve">Timothée Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013385600003905⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001289v1</w:t>
+                <w:t xml:space="preserve">hal-05456836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Metric Learning for Gaussian Anomaly Detection in Fundus Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothée Faucon</w:t>
+                <w:t xml:space="preserve">Image generation of short glass fibre composite microstructures : from control to optimization and damage prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Basso Della Mea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting - ACEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456836v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image generation of short glass fibre composite microstructures : from control to optimization and damage prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+                <w:t xml:space="preserve">Euclidean Distance to Convex Polyhedra and Application to Class Representation in Spectral Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bottenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demortière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting - ACEX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.192-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013385600003905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444422v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Reasoning Loss for Weakly Supervised Segmentation of Skin Histological Images</w:t>
               </w:r>
@@ -5442,51 +5442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Márcio Martins da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5639,294 +5639,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes basées sur l'Intelligence Artificielle pour le contrôle non destructif par rayons X</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Miorelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Vo</w:t>
+                <w:t xml:space="preserve">Matteo Bastico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58286/28495⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.4128-4138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04596910v1</w:t>
+                <w:t xml:space="preserve">hal-04309111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vancouver (CA), Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural fields for sparse-view 3D X-ray imaging: preliminary work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5935,337 +5931,341 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Stolidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023 - journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuristic Hyperparameter Choice for Image Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">Zeyu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao P C Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00446⟩</w:t>
+              <w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309111v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic Hyperparameter Choice for Image Anomaly Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeyu Jiang</w:t>
+                <w:t xml:space="preserve">Utilisation de méthodes basées sur l'Intelligence Artificielle pour le contrôle non destructif par rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao P C Bertoldo</w:t>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Journées COFREND 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France. https://doi.org/10.58286/28495, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58286/28495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319319v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04596910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION AND COMPARISON OF TWO DEEP-LEARNING STRATEGIES FOR ON-LINE X-RAY COMPUTED TOMOGRAPHY</w:t>
               </w:r>
@@ -6362,290 +6362,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-skel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On power Jaccard losses for semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Borocco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Duque-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Congress for Stereology and Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">VISAPP 2021 : 16th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienne (on line), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536995v1</w:t>
+                <w:t xml:space="preserve">hal-03139997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On power Jaccard losses for semantic segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+                <w:t xml:space="preserve">Water-skel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Goulette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albane Borocco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2021 : 16th International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Vienne (on line), Austria</w:t>
+              <w:t xml:space="preserve">13th European Congress for Stereology and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139997v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmenting junction regions without skeletonization using geodesic operators and the max-tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6856,51 +6856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6951,51 +6951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RetinOpTIC-Automatic Evaluation of Diabetic Retinopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Laÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Danno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7537,252 +7537,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3d automatic segmentation method based on mathematical morphology for multiphoton images of melanocyte-keratinocyte coculture skin model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Repulsion Between Markers Improves Watershed Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium, ISMM 2015, Reykjavik, Iceland, May 27-29, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.194-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139810v1</w:t>
+                <w:t xml:space="preserve">hal-01246692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Repulsion Between Markers Improves Watershed Performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3d automatic segmentation method based on mathematical morphology for multiphoton images of melanocyte-keratinocyte coculture skin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brizion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium, ISMM 2015, Reykjavik, Iceland, May 27-29, 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Göttingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246692v1</w:t>
+                <w:t xml:space="preserve">hal-01139810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different melanin detection methods based on time-resolved two-photon excited fluorescence</w:t>
               </w:r>
@@ -7794,64 +7794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérese Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Sextius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7893,77 +7893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterpixels: Superpixels based on the watershed transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7991,592 +7991,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of epidermal layers through in vivo skin multiphoton microscopy images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">3D Quantification of melanin in human skin in vivo based on multiphoton microscopy, image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brizion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Netherlands. pp.P2-E/08</w:t>
+              <w:t xml:space="preserve">Focus on microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879646v1</w:t>
+                <w:t xml:space="preserve">hal-00881671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Quantification of melanin in human skin in vivo based on multiphoton microscopy, image processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+                <w:t xml:space="preserve">Time-lapsed SHG imaging of collagen fibrillogenesis, correlation to electronic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881671v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapsed SHG imaging of collagen fibrillogenesis, correlation to electronic microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+                <w:t xml:space="preserve">Multimedia data mining for automatic diabetic retinopathy screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Albert</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7144 - 7147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6611205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881670v1</w:t>
+                <w:t xml:space="preserve">hal-01082869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia data mining for automatic diabetic retinopathy screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lay</w:t>
+                <w:t xml:space="preserve">Automatic segmentation of epidermal layers through in vivo skin multiphoton microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Matula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Netherlands. pp.P2-E/08</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082869v1</w:t>
+                <w:t xml:space="preserve">hal-00879646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation imaging of collagen fibrillogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,368 +8634,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework For Detecting Diabetic Retinopathy Lesions In Eye Fundus Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Cazuguel</w:t>
+                <w:t xml:space="preserve">In vivo multiphoton microscopy associated to 3D image processing for human skin characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 25th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.907410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881663v1</w:t>
+                <w:t xml:space="preserve">hal-00879671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo multiphoton microscopy associated to 3D image processing for human skin characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morard</w:t>
+                <w:t xml:space="preserve">A General Framework For Detecting Diabetic Retinopathy Lesions In Eye Fundus Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cochener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 25th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879671v1</w:t>
+                <w:t xml:space="preserve">hal-00881663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multiphoton de la peau humaine in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique et Diagnostic (OPTDIAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
@@ -9018,562 +9018,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear openings in arbitrary orientation in O(1) per pixel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Region Growing Structuring Elements and New Operators Based on Their Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal and Image Processing (SIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dallas, United States. pp.Pattern recognition, track 759-018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658922v1</w:t>
+                <w:t xml:space="preserve">hal-00834502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the morphological ultimate opening to the detection of microaneurysms on eye fundus images from a clinical database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of Stereology (ICS'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region Growing Structuring Elements and New Operators Based on Their Shape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal and Image Processing (SIP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dallas, United States. pp.Pattern recognition, track 759-018</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Verbania-Intra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834502v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.200-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251388v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Linear openings in arbitrary orientation in O(1) per pixel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.Article number 5946767, Pages 1457-1460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_18⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00658960v1</w:t>
+                <w:t xml:space="preserve">hal-00658922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Segmentation For Radiotherapy Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Stawiaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9719,51 +9719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Liver Tumor Segmentation Using Graph-cuts and Watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Stawiaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9808,265 +9808,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of Variable Area Soundtracks</w:t>
+                <w:t xml:space="preserve">Friction analysis in laser textured surface lubricated contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Besserer</w:t>
+                <w:t xml:space="preserve">Christophe Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costin Caciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Image Processing ICIP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STLE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Philadelphia, United States. CD-ROM pp. 1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361070v1</w:t>
+                <w:t xml:space="preserve">hal-00331525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction analysis in laser textured surface lubricated contacts</w:t>
+                <w:t xml:space="preserve">Restoration of Variable Area Soundtracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Monteil</w:t>
+                <w:t xml:space="preserve">E. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelâali Hassaïne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLE Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Conference on Image Processing ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, États-Unis. pp.13-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331525v1</w:t>
+                <w:t xml:space="preserve">hal-00361070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Filtering Using Morphological Amoebas</w:t>
               </w:r>
@@ -10430,103 +10430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial normalization of eye fundus images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2012: 9th IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelone, Spain. IEEE, 2012</w:t>
@@ -10587,103 +10587,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton FLIM in cosmetic clinical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brizion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Victorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphoton Microscopy and Fluorescence Lifetime Imaging: Applications in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -10766,90 +10766,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of BRCAness/Homologous Recombination Deficiency of Breast Tumors on Digitalized Slides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 18292903. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11036,51 +11036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmm.ensmp.fr/~decencie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330303v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#225;rcio Martins da Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Sangalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rese Baldeweck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Baldeweck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschloegl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naylor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tu Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El-Amiry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00709-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Victorin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18657-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flouret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04075282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brizion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sextius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03114-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03026369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de&#8208;bohin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12877" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004228v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.250" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flament" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1925" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xin Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#225;rdenas-Pe&#241;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabardes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2451011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01273182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de-Bohin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Victorin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12650" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6HN633Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno La&#255;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1155" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2303647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.05.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00819g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0374-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BF45F17B3700676EA4BE6AEE91A44A4856E834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2201694" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bladeweck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pena" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.10.059" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Quellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Abr&#224;moff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.06.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier-Ch&#233;raud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.10.058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel&#226;ali Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Besserer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stawiaski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v27.p39-45" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/281486" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Caciu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802044340" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802065337" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lerallut," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.04.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013385600003905" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langrognet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Faucon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981124" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gayrard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escoda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV62453.2024.00094" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28495" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00453" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Stolidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Jiang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03933448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2022-98387" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03536995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02430543v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_35" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02167903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschl&#246;gl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02178409v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Yan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857167" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Danno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Min" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535506v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tuccillo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huertas-Company" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317000552" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Machairas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baldeweck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Walter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_17" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Baux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025882" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matula" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6611205" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bancelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801528" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879671v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907410" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251383v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946767" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834502v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251388v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658960v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_18" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK1RBK21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881675v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bidault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361070v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379944" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140310v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lerallut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3443-1_2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945417v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01808983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110429985-021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842499v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmm.ensmp.fr/~decencie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330303v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#225;rcio Martins da Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Sangalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rese Baldeweck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Baldeweck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschloegl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tu Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar El-Amiry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00709-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Victorin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18657-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flouret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2640" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04075282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brizion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sextius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03114-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naylor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100872" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03026369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de&#8208;bohin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12877" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flament" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1925" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004228v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.250" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xin Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#225;rdenas-Pe&#241;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01273182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de-Bohin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Victorin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12650" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6HN633Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabardes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2451011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2303647" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno La&#255;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.05.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1155" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00819g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0374-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BF45F17B3700676EA4BE6AEE91A44A4856E834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bladeweck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.10.059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Quellec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Abr&#224;moff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.06.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier-Ch&#233;raud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.10.058" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2201694" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel&#226;ali Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Besserer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/281486" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Caciu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802044340" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802065337" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stawiaski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v27.p39-45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lerallut," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.04.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langrognet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Faucon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981124" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013385600003905" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gayrard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escoda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV62453.2024.00094" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396498v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00453" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Stolidi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319319v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Jiang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28495" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03933448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2022-98387" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03536995v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02430543v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_35" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02167903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschl&#246;gl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02178409v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Yan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857167" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Danno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Min" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535506v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tuccillo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huertas-Company" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317000552" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Machairas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baldeweck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Walter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246692v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_17" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Baux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025882" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881671v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881670v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6611205" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matula" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bancelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801528" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879671v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907410" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251383v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834502v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881666v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251388v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658960v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_18" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK1RBK21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946767" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881675v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bidault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379944" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140310v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lerallut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3443-1_2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945417v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01808983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110429985-021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842499v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>