--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the spatial and transcriptional regulation of monoterpenoid indole alkaloid metabolism in Alstonia scholaris leads to the identification of broad geissoschizine cyclase activities</w:t>
+                <w:t xml:space="preserve">Mixotrophy in orchids: facts, questions, and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+                <w:t xml:space="preserve">Marc‐André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Szwarc</w:t>
+                <w:t xml:space="preserve">Pierre‐louis Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patra Barunava</w:t>
+                <w:t xml:space="preserve">Lara Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Durand</w:t>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
+                <w:t xml:space="preserve">Julita Minasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 219, pp.109363. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246 (5), pp.1912-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810555v1</w:t>
+                <w:t xml:space="preserve">hal-05037506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophy in orchids: facts, questions, and perspectives</w:t>
+                <w:t xml:space="preserve">Harnessing the spatial and transcriptional regulation of monoterpenoid indole alkaloid metabolism in Alstonia scholaris leads to the identification of broad geissoschizine cyclase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc‐André Selosse</w:t>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐louis Alaux</w:t>
+                <w:t xml:space="preserve">Sarah Szwarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Deloche</w:t>
+                <w:t xml:space="preserve">Patra Barunava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Mickael Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julita Minasiewicz</w:t>
+                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 246 (5), pp.1912-1921. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.109363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037506v1</w:t>
+                <w:t xml:space="preserve">hal-04810555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t>
               </w:r>
@@ -636,831 +636,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An mTRAN-mRNA interaction mediates mitochondrial translation initiation in plants</w:t>
+                <w:t xml:space="preserve">Limiting etioplast gene‐expression induces apical hook twisting during skoto‐morphogenesis of Arabidopsis seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy Cuong Tran</w:t>
+                <w:t xml:space="preserve">Salek Ahmed Sajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Schmitt</w:t>
+                <w:t xml:space="preserve">Björn Grübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sbatie Lama</w:t>
+                <w:t xml:space="preserve">Cylia Oukacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuande Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
+                <w:t xml:space="preserve">Florence Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adg0995⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (2), pp.293-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194228v1</w:t>
+                <w:t xml:space="preserve">hal-04003971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting etioplast gene‐expression induces apical hook twisting during skoto‐morphogenesis of Arabidopsis seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An mTRAN-mRNA interaction mediates mitochondrial translation initiation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Cuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salek Ahmed Sajib</w:t>
+                <w:t xml:space="preserve">Vivian Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Grübler</w:t>
+                <w:t xml:space="preserve">Sbatie Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylia Oukacine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Chuande Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Courtois</w:t>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 114 (2), pp.293-309. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (6661), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adg0995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003971v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiffSegR: an RNA-seq data driven method for differential expression analysis using changepoint detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gilbault</w:t>
+                <w:t xml:space="preserve">Bastien Batardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqad098⟩</w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (5), pp.100676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282211v2</w:t>
+                <w:t xml:space="preserve">hal-04194719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">DiffSegR: an RNA-seq data driven method for differential expression analysis using changepoint detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (5), pp.100676. </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.lqad098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqad098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194719v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t>
+                <w:t xml:space="preserve">Genome-Wide Transcriptomic Analysis of the Effects of Infection with the Hemibiotrophic Fungus Colletotrichum lindemuthianum on Common Bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Juan Alvarez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Barreda</w:t>
+                <w:t xml:space="preserve">Richard Laugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perreau</w:t>
+                <w:t xml:space="preserve">Stéphanie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐chrisologue Totozafy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mauve</w:t>
+                <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11151995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738690v1</w:t>
+                <w:t xml:space="preserve">hal-03755528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Transcriptomic Analysis of the Effects of Infection with the Hemibiotrophic Fungus Colletotrichum lindemuthianum on Common Bean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Alvarez-Diaz</w:t>
+                <w:t xml:space="preserve">Léa Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Laugé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Huguet</w:t>
+                <w:t xml:space="preserve">Jean‐chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (15), pp.1995. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.147-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11151995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755528v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
               </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le feu et les orchidées d’Australie occidentale: amis ou ennemis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orchidophile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1796,51 +1796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Genomic Impact of Mycoheterotrophy in Orchids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Jąkalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Minasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Caius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immunité des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orchidophile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2453,51 +2453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.280. </w:t>
@@ -2561,51 +2561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,51 +3123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.18. </w:t>
@@ -3257,51 +3257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227011. </w:t>
@@ -3333,697 +3333,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous exchanges cause extensive dosage-dependent gene expression changes in an allopolyploid crop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Blary</w:t>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Charif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14836⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624624v1</w:t>
+                <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Homoeologous exchanges cause extensive dosage-dependent gene expression changes in an allopolyploid crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
+                <w:t xml:space="preserve">Catherine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (1), pp.367-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625394v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low phosphate activates STOP1-ALMT1 to rapidly inhibit root cell elongation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Function of the plant DNA polymerase epsilon in replicative stress sensing, a genetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dartevelle</w:t>
+                <w:t xml:space="preserve">José- Antonio Pedroza Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Godon</w:t>
+                <w:t xml:space="preserve">Christelle Mazubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Laugier</w:t>
+                <w:t xml:space="preserve">Ivan del Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Meisrimler</w:t>
+                <w:t xml:space="preserve">Mickael Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Domenichini Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15300⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (3), pp.1735-1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670684v1</w:t>
+                <w:t xml:space="preserve">hal-01608067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two interacting PPR proteins are major Arabidopsis editing factors in plastid and mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (33), pp.8877-8882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1705780114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of the plant DNA polymerase epsilon in replicative stress sensing, a genetic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José- Antonio Pedroza Garcia</w:t>
+                <w:t xml:space="preserve">Low phosphate activates STOP1-ALMT1 to rapidly inhibit root cell elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Mazubert</w:t>
+                <w:t xml:space="preserve">Thibault Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan del Olmo</w:t>
+                <w:t xml:space="preserve">Christian Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bourge</w:t>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Domenichini Rousselet</w:t>
+                <w:t xml:space="preserve">Claudia Meisrimler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173 (3), pp.1735-1749. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608067v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of CYCLOIDEA-like genes in Proteaceae, a basal eudicot family with multiple shifts in floral symmetry</w:t>
               </w:r>
@@ -4048,51 +4048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4137,234 +4137,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus sur Rhizanthella gardneri R.S. Rodgers : l’orchidée souterraine australienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.85-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595551v1</w:t>
+                <w:t xml:space="preserve">hal-02630149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur Rhizanthella gardneri R.S. Rodgers : l’orchidée souterraine australienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Botanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630149v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
               </w:r>
@@ -4752,51 +4752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizanthella gardneri, l'orchidée souterraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orchidophile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (205), pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5132,51 +5132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schmitz-Linneweber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andeol Falcon de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5227,51 +5227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orchidée souterraine, Rhizanthella gardneri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Garance Voyageuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5339,51 +5339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reena Narsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Carrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5590,51 +5590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colas Des Francs-Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kahlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5871,51 +5871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klára Šimková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Carrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5960,584 +5960,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical evidence for translational repression by Arabidopsis MicroRNAs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lanet</w:t>
+                <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Hardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kupsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Brodersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.108.063412⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (14), pp.6002-6007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0808529106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423302v1</w:t>
+                <w:t xml:space="preserve">hal-00400275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Hardel</w:t>
+                <w:t xml:space="preserve">Marie Garmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kupsch</w:t>
+                <w:t xml:space="preserve">Adam Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Armbruster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">Corinne Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (14), pp.6002-6007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0808529106⟩</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.125880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400275v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis tRNA adenosine deaminase arginine edits the wobble nucleotide of chloroplast tRNAArg(ACG) and is essential for efficient chloroplast translation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical evidence for translational repression by Arabidopsis MicroRNAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Faivre-Nitschke</w:t>
+                <w:t xml:space="preserve">R. Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M. Estavillo</w:t>
+                <w:t xml:space="preserve">M. Floris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bergdoll</w:t>
+                <w:t xml:space="preserve">P. Brodersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21, pp.2058-2071</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 21 (6), pp.1762-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.063412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423065v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Garmier</w:t>
+                <w:t xml:space="preserve">Arabidopsis tRNA adenosine deaminase arginine edits the wobble nucleotide of chloroplast tRNAArg(ACG) and is essential for efficient chloroplast translation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Carroll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">M. Le Ret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vallet</w:t>
+                <w:t xml:space="preserve">E. Faivre-Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Day</w:t>
+                <w:t xml:space="preserve">G.M. Estavillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergdoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.2058-2071</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665923v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis tRNA Adenosine Deaminase Arginine Edits the Wobble Nucleotide of Chloroplast tRNAArg(ACG) and Is Essential for Efficient Chloroplast Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Le Ret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6621,295 +6621,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage-Type RNA Polymerase RPOTmp Performs Gene-Specific Transcription in Mitochondria of Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Remodeled Respiration in ndufs4 with Low Phosphorylation Efficiency Suppresses Arabidopsis Germination and Growth and Alters Control of Metabolism at Night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Kühn</w:t>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Richter</w:t>
+                <w:t xml:space="preserve">Tiago Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Meyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Gonzalo Estavillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andéol Falcon de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.068536⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (2), pp.603-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.141770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665912v1</w:t>
+                <w:t xml:space="preserve">hal-04665919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeled Respiration in ndufs4 with Low Phosphorylation Efficiency Suppresses Arabidopsis Germination and Growth and Alters Control of Metabolism at Night</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Phage-Type RNA Polymerase RPOTmp Performs Gene-Specific Transcription in Mitochondria of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Carroll</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Estavillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Andéol Falcon de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 151 (2), pp.603-619. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (9), pp.2762-2779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.109.141770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.068536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665919v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentatricopeptide Repeat Proteins with the DYW Motif Have Distinct Molecular Functions in RNA Editing and RNA Cleavage in Arabidopsis Chloroplasts</w:t>
               </w:r>
@@ -7081,51 +7081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1), pp.82-96. </w:t>
@@ -7163,90 +7163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pentatricopeptide repeat gene OTP51 with two LAGLIDADG motifs is required for the cis ‐splicing of plastid ycf3 intron 2 in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andéol Falcon de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7574,51 +7574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Voloudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Jalloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,51 +7694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Analysis of Class III Peroxidases from Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8603,51 +8603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Arabidopsis coregulation gene network highlights the role of the chloroplast in the response to stress: focus on plastid translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,51 +8819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Soulhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8905,51 +8905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of transcriptomic data for the identification of stress responsive gene modules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8987,77 +8987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYW2 and OTP100 Are Required for the Edition by E+-Type PPR in Chloroplast and Mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breaking Ground Toward Plant Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conference, Jan 2017, Ventura, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9332,51 +9332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying gene expression with RNA-Seq or microarray? A direct comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Londres (Grande Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9401,51 +9401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">comparison of microarray and RNA-seq shows a lack of power for RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Generation Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Planck Institute for Plant Breeding Research, Sep 2012, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9470,51 +9470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPR mutants highlight the complexity of RNA metabolism in chloroplast and mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational regulation under cadmium stress in Arabidopsis thaliana cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9981,51 +9981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10132,51 +10132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Alicante (SPAIN), Spain</w:t>
@@ -10257,51 +10257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Presqu'ile de Giens, France</w:t>
@@ -10574,695 +10574,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the RNA editing machinery and function in plants</w:t>
+                <w:t xml:space="preserve">Characterising the plant organellar RNA editing machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on RNA Editing: "Roles of RNA and DNA Editing and Modification in Cellular Function"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Galveston, Texas, United States. , 2009</w:t>
+              <w:t xml:space="preserve">Leopoldina-Symposium “Molecular Genetics of Chloroplasts and Mitochondria”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818701v1</w:t>
+                <w:t xml:space="preserve">hal-02824832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles for RNA editing factors in leaf development</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Conference on Arabidopsis Research (ICAR 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Edimbourg, United Kingdom. , 142 p., 2009, 20th International Conference on Arabidopsis Research</w:t>
+              <w:t xml:space="preserve">ICAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757371v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using RNA editing mutants as tools to study coordination of nuclear and organellar gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roles for RNA editing factors in leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bersoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Bersoult</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Hammani</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Retrograde Signaling in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Berlin, Germany. , 2009</w:t>
+              <w:t xml:space="preserve">20. International Conference on Arabidopsis Research (ICAR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Edimbourg, United Kingdom. , 142 p., 2009, 20th International Conference on Arabidopsis Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820227v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Using RNA editing mutants as tools to study coordination of nuclear and organellar gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bersoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
+              <w:t xml:space="preserve">1. International Conference on Retrograde Signaling in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Berlin, Germany. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187858v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the plant organellar RNA editing machinery</w:t>
+                <w:t xml:space="preserve">Characterising the RNA editing machinery and function in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leopoldina-Symposium “Molecular Genetics of Chloroplasts and Mitochondria”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. , 2009</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on RNA Editing: "Roles of RNA and DNA Editing and Modification in Cellular Function"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Galveston, Texas, United States. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824832v1</w:t>
+                <w:t xml:space="preserve">hal-02818701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for RNA editing in the regulation of plastid-encoded polymerase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kahlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11358,51 +11358,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Nanopore Sequencing to Analyze the Chloroplast Transcriptome Part II: Bioinformatic Analyzes and Virtual RNA Blots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11475,77 +11475,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Nanopore Sequencing to Analyze the Chloroplast Transcriptome Part I: Library Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Skiada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Castandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11722,51 +11722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Plant Mitochondrial Transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colas Des Francs-Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11865,51 +11865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1829, Humana Press Inc., pp.16, 2018, Methods in Molecular Biology, 978-1-4939-8654-5; 978-1-4939-8653-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11975,51 +11975,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNAseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12091,103 +12091,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Batardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12477,51 +12477,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples facettes du chloroplaste: approches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paris Saclay, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12708,51 +12708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Skiada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Burstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varda Liveanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkag033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Alaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Minasiewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04003971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salek Ahmed Sajib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Oukacine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282211v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarez-Diaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laug&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011297" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#261;kalski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.632033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Burger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baudry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020280" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Logacheva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zheleznaia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz170" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Khalid Iqbal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mileshina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060583" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705780114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;- Antonio Pedroza Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan del Olmo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini Rousselet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630149v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pedroza-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Mazubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw449" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Qi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Armbruster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitz-Linneweber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andeol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err347" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665931v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Narsai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taylor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carrie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.192351" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujii" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brundrett" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Small" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr028" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahlau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K. Tanz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04441.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Albrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074781" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sormani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodersen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.063412" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400275v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Hardel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kupsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Armbruster" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0808529106" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423065v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Estavillo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergdoll" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665923v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carroll" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vallet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Day" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125880" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255176v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Ret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo M. Estavillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.066654" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665912v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina K&#252;hn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Richter" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068536" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665919v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Tomaz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Estavillo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.141770" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064667" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Cheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Yap" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03766.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665908v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hendrickson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03581.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Ramos-Vega" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guevara-Garci&#173;a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Gutierrez-Nava" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03634.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Stanley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Bond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0351643" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voloudakis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jalloul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martinez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2006.09.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V2MXK3T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Jalloul" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicole" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782048v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalloul" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Daniel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.43.040204.140251" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782040v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Delannoy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2004.10515440" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assigbets&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.11.1030" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782050v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Agnel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2002.01393.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505263v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pullara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moyet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genevey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671429v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566161v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671821v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671825v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671450v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671446v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311067v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Markovic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lima" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505286v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528599v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818701v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757371v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hammani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820227v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824832v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816997v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520019v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_16" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520024v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_15" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203356v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3327-4_16" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360778v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1653-6_17" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187663v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CKVGIN" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056970v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Achard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breuer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04665377v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Skiada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Burstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varda Liveanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkag033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Alaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Minasiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04003971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salek Ahmed Sajib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Oukacine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282211v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarez-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011297" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#261;kalski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.632033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Burger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baudry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020280" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Logacheva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zheleznaia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz170" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Khalid Iqbal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mileshina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060583" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;- Antonio Pedroza Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan del Olmo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini Rousselet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705780114" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pedroza-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Mazubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw449" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Qi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Armbruster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitz-Linneweber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andeol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err347" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665931v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Narsai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taylor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carrie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.192351" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujii" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brundrett" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Small" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr028" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahlau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K. Tanz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04441.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Albrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074781" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400275v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Hardel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kupsch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Armbruster" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0808529106" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665923v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carroll" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vallet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Day" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125880" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sormani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodersen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.063412" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423065v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Estavillo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergdoll" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255176v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Ret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo M. Estavillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.066654" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665919v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Tomaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Estavillo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.141770" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina K&#252;hn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Richter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068536" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064667" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Cheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Yap" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03766.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665908v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hendrickson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03581.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Ramos-Vega" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guevara-Garci&#173;a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Gutierrez-Nava" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03634.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Stanley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Bond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0351643" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voloudakis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jalloul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martinez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2006.09.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V2MXK3T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Jalloul" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicole" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782048v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalloul" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Daniel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.43.040204.140251" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782040v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Delannoy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2004.10515440" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assigbets&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.11.1030" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782050v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Agnel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2002.01393.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505263v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pullara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moyet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genevey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671429v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566161v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671821v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671825v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671450v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671446v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311067v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Markovic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lima" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505286v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528599v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824832v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hammani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757371v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820227v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818701v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816997v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520019v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_16" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520024v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_15" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203356v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3327-4_16" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360778v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1653-6_17" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187663v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CKVGIN" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056970v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Achard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breuer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04665377v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>