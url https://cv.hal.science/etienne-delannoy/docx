--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DiffSegR: an RNA-seq data driven method for differential expression analysis using changepoint detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Batardiere</w:t>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100676⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.lqad098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqad098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194719v1</w:t>
+                <w:t xml:space="preserve">hal-04282211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiffSegR: an RNA-seq data driven method for differential expression analysis using changepoint detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Batardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gilbault</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (4), pp.lqad098. </w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (5), pp.100676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqad098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282211v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Transcriptomic Analysis of the Effects of Infection with the Hemibiotrophic Fungus Colletotrichum lindemuthianum on Common Bean</w:t>
               </w:r>
@@ -1574,230 +1574,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Length Transcriptome Highlights the Coordination of Plastid Transcript Processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le feu et les orchidées d’Australie occidentale: amis ou ennemis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Orchidophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343771v1</w:t>
+                <w:t xml:space="preserve">hal-03345727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le feu et les orchidées d’Australie occidentale: amis ou ennemis?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full Length Transcriptome Highlights the Coordination of Plastid Transcript Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Seyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orchidophile</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345727v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Genomic Impact of Mycoheterotrophy in Orchids</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2663,429 +2663,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirteen New Plastid Genomes from Mixotrophic and Autotrophic Species Provide Insights into Heterotrophy Evolution in Neottieae Orchids</w:t>
+                <w:t xml:space="preserve">In situ transcriptomic and metabolomic study of the loss of photosynthesis in the leaves of mixotrophic plants exploiting fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Logacheva</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Zheleznaia</w:t>
+                <w:t xml:space="preserve">Bertrand Gakière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz170⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (5), pp.826-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344803v1</w:t>
+                <w:t xml:space="preserve">hal-02617745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ transcriptomic and metabolomic study of the loss of photosynthesis in the leaves of mixotrophic plants exploiting fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Lallemand</w:t>
+                <w:t xml:space="preserve">Mitochondrial Transcriptome Control and Intercompartment Cross-Talk During Plant Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Rana Khalid Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gakière</w:t>
+                <w:t xml:space="preserve">Daria Mileshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14276⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8060583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617745v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Transcriptome Control and Intercompartment Cross-Talk During Plant Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
+                <w:t xml:space="preserve">Thirteen New Plastid Genomes from Mixotrophic and Autotrophic Species Provide Insights into Heterotrophy Evolution in Neottieae Orchids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">Maria Logacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Khalid Iqbal</w:t>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Mileshina</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Val</w:t>
+                <w:t xml:space="preserve">Ekaterina Zheleznaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.583. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.2457-2467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8060583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184302v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Proteaceae</w:t>
               </w:r>
@@ -3793,51 +3793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (33), pp.8877-8882. </w:t>
@@ -4216,51 +4216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4877,51 +4877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (Database issue), pp.D1010-D1017. </w:t>
@@ -5428,334 +5428,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rampant Gene Loss in the Underground Orchid Rhizanthella gardneri Highlights Evolutionary Constraints on Plastid Genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OTP70 is a pentatricopeptide repeat protein of the E subgroup involved in splicing of the plastid transcript rpoC1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fujii</w:t>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Colas Des Francs-Small</w:t>
+                <w:t xml:space="preserve">Catherine Colas Des Francs-Small</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brundrett</w:t>
+                <w:t xml:space="preserve">Sabine Kahlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Small</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra K. Tanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (7), pp.2077-2086. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (4), pp.532-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04441.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665905v1</w:t>
+                <w:t xml:space="preserve">hal-02645122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTP70 is a pentatricopeptide repeat protein of the E subgroup involved in splicing of the plastid transcript rpoC1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rampant Gene Loss in the Underground Orchid Rhizanthella gardneri Highlights Evolutionary Constraints on Plastid Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+                <w:t xml:space="preserve">S. Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Colas Des Francs-Small</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">C. Colas Des Francs-Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Kahlau</w:t>
+                <w:t xml:space="preserve">M. Brundrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra K. Tanz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Small</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 65 (4), pp.532-542. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (7), pp.2077-2086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04441.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645122v1</w:t>
+                <w:t xml:space="preserve">hal-04665905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublethal Cadmium Intoxication In Arabidopsis thaliana Impacts Translation at Multiple Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lageix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,1025 +5960,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis tRNA Adenosine Deaminase Arginine Edits the Wobble Nucleotide of Chloroplast tRNAArg(ACG) and Is Essential for Efficient Chloroplast Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tillich</w:t>
+                <w:t xml:space="preserve">Monique Le Ret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Hardel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Faivre-Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kupsch</w:t>
+                <w:t xml:space="preserve">Gonzalo M. Estavillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Armbruster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">Marc Bergdoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (14), pp.6002-6007. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (7), pp.2058-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0808529106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.066654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400275v1</w:t>
+                <w:t xml:space="preserve">hal-05255176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
+                <w:t xml:space="preserve">Remodeled Respiration in ndufs4 with Low Phosphorylation Efficiency Suppresses Arabidopsis Germination and Growth and Alters Control of Metabolism at Night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garmier</w:t>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tiago Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adam Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Estavillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (14), pp.6002-6007. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (2), pp.603-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.108.125880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.141770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665923v1</w:t>
+                <w:t xml:space="preserve">hal-04665919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical evidence for translational repression by Arabidopsis MicroRNAs.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phage-Type RNA Polymerase RPOTmp Performs Gene-Specific Transcription in Mitochondria of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sormani</w:t>
+                <w:t xml:space="preserve">Kristina Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Floris</w:t>
+                <w:t xml:space="preserve">Uwe Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brodersen</w:t>
+                <w:t xml:space="preserve">Andéol Falcon de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21 (6), pp.1762-1768. </w:t>
+              <w:t xml:space="preserve">, 2009, 21 (9), pp.2762-2779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.108.063412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.068536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423302v1</w:t>
+                <w:t xml:space="preserve">hal-04665912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis tRNA adenosine deaminase arginine edits the wobble nucleotide of chloroplast tRNAArg(ACG) and is essential for efficient chloroplast translation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Hardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kupsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bergdoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (14), pp.6002-6007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0808529106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423065v1</w:t>
+                <w:t xml:space="preserve">hal-00400275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis tRNA Adenosine Deaminase Arginine Edits the Wobble Nucleotide of Chloroplast tRNAArg(ACG) and Is Essential for Efficient Chloroplast Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo M. Estavillo</w:t>
+                <w:t xml:space="preserve">Corinne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bergdoll</w:t>
+                <w:t xml:space="preserve">David Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (7), pp.2058-2071. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (14), pp.6002-6007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.066654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.125880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255176v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeled Respiration in ndufs4 with Low Phosphorylation Efficiency Suppresses Arabidopsis Germination and Growth and Alters Control of Metabolism at Night</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical evidence for translational repression by Arabidopsis MicroRNAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Meyer</w:t>
+                <w:t xml:space="preserve">R. Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Tomaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam Carroll</w:t>
+                <w:t xml:space="preserve">M. Floris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Estavillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">P. Brodersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 151 (2), pp.603-619. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (6), pp.1762-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.109.141770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.063412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665919v1</w:t>
+                <w:t xml:space="preserve">hal-00423302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage-Type RNA Polymerase RPOTmp Performs Gene-Specific Transcription in Mitochondria of Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis tRNA adenosine deaminase arginine edits the wobble nucleotide of chloroplast tRNAArg(ACG) and is essential for efficient chloroplast translation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Kühn</w:t>
+                <w:t xml:space="preserve">M. Le Ret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Richter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">E. Faivre-Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andéol Falcon de Longevialle</w:t>
+                <w:t xml:space="preserve">G.M. Estavillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergdoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21 (9), pp.2762-2779. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 21, pp.2058-2071</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665912v1</w:t>
+                <w:t xml:space="preserve">hal-00423065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentatricopeptide Repeat Proteins with the DYW Motif Have Distinct Molecular Functions in RNA Editing and RNA Cleavage in Arabidopsis Chloroplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Okuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7068,51 +7068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7163,51 +7163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pentatricopeptide repeat gene OTP51 with two LAGLIDADG motifs is required for the cis ‐splicing of plastid ycf3 intron 2 in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andéol Falcon de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7297,51 +7297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLB19, a pentatricopeptide repeat protein required for editing ofrpoAandclpPchloroplast transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maricela Ramos-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,51 +7431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentatricopeptide repeat (PPR) proteins as sequence-specificity factors in post-transcriptional processes in organelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.A. Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7815,51 +7815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Cotton Towards Xanthomonas campestris pv. malvacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8053,51 +8053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of Class III Peroxidases in the Defense of Cotton to Bacterial Blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8239,51 +8239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Assigbetsé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Agnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (1), pp.1-12. </w:t>
@@ -8685,51 +8685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New microfluidic designs for high-throughput analysis of angiogenesis, blood vessel permeability and endothelial activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8819,51 +8819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Soulhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11231,51 +11231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kahlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11735,51 +11735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colas Des Francs-Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology : Plant Mitochondria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11826,51 +11826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatic analysis of chloroplast gene expression and RNA posttranscriptional maturations using RNA Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12104,90 +12104,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Batardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12327,51 +12327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two ecotype-related long non-coding RNAs in the environmental control of root growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12708,51 +12708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Skiada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Burstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varda Liveanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkag033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Alaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Minasiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04003971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salek Ahmed Sajib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Oukacine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282211v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarez-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011297" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#261;kalski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.632033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Burger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baudry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020280" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Logacheva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zheleznaia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz170" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Khalid Iqbal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mileshina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060583" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;- Antonio Pedroza Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan del Olmo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini Rousselet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705780114" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pedroza-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Mazubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw449" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Qi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Armbruster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitz-Linneweber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andeol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err347" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665931v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Narsai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taylor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carrie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.192351" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujii" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brundrett" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Small" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr028" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahlau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K. Tanz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04441.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Albrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074781" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400275v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Hardel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kupsch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Armbruster" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0808529106" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665923v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carroll" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vallet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Day" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125880" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sormani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodersen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.063412" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423065v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Estavillo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergdoll" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255176v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Ret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo M. Estavillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.066654" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665919v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Tomaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Estavillo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.141770" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina K&#252;hn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Richter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068536" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064667" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Cheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Yap" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03766.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665908v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hendrickson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03581.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Ramos-Vega" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guevara-Garci&#173;a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Gutierrez-Nava" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03634.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Stanley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Bond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0351643" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voloudakis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jalloul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martinez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2006.09.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V2MXK3T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Jalloul" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicole" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782048v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalloul" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Daniel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.43.040204.140251" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782040v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Delannoy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2004.10515440" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assigbets&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.11.1030" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782050v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Agnel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2002.01393.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505263v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pullara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moyet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genevey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671429v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566161v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671821v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671825v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671450v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671446v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311067v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Markovic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lima" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505286v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528599v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824832v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hammani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757371v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820227v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818701v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816997v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520019v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_16" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520024v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_15" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203356v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3327-4_16" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360778v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1653-6_17" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187663v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CKVGIN" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056970v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Achard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breuer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04665377v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Skiada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Burstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varda Liveanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkag033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Alaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Minasiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04003971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salek Ahmed Sajib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Oukacine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282211v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarez-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011297" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#261;kalski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.632033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Burger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baudry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020280" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184302v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Khalid Iqbal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mileshina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Val" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060583" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Logacheva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zheleznaia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz170" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;- Antonio Pedroza Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan del Olmo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini Rousselet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705780114" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pedroza-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Mazubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw449" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Qi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Armbruster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitz-Linneweber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andeol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err347" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665931v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Narsai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taylor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carrie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.192351" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645122v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahlau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K. Tanz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04441.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665905v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujii" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brundrett" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Small" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Albrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074781" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255176v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Ret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo M. Estavillo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.066654" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665919v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Tomaz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carroll" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Estavillo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.141770" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665912v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina K&#252;hn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Richter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068536" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Hardel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kupsch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Armbruster" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0808529106" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665923v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vallet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Day" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125880" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sormani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floris" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodersen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.063412" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Estavillo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergdoll" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064667" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Cheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Yap" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03766.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665908v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hendrickson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03581.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Ramos-Vega" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guevara-Garci&#173;a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Gutierrez-Nava" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03634.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Stanley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Bond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0351643" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voloudakis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jalloul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martinez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2006.09.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V2MXK3T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Jalloul" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicole" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782048v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalloul" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Daniel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.43.040204.140251" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782040v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Delannoy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2004.10515440" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assigbets&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.11.1030" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782050v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Agnel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2002.01393.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505263v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pullara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moyet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genevey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671429v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566161v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671821v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671825v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671450v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671446v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311067v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Markovic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lima" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505286v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528599v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824832v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hammani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757371v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820227v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818701v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816997v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520019v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_16" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520024v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_15" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203356v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3327-4_16" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360778v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1653-6_17" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187663v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CKVGIN" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056970v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Achard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breuer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04665377v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>