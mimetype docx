--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5385 +234,5385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophy in orchids: facts, questions, and perspectives</w:t>
+                <w:t xml:space="preserve">On the importance of being powerful to detecting specific regulations in omics studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc‐André Selosse</w:t>
+                <w:t xml:space="preserve">Jeremy Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐louis Alaux</w:t>
+                <w:t xml:space="preserve">Virginie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Deloche</w:t>
+                <w:t xml:space="preserve">Axel de Zelicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julita Minasiewicz</w:t>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 246 (5), pp.1912-1921. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-026-02303-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037506v1</w:t>
+                <w:t xml:space="preserve">hal-05614052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the spatial and transcriptional regulation of monoterpenoid indole alkaloid metabolism in Alstonia scholaris leads to the identification of broad geissoschizine cyclase activities</w:t>
+                <w:t xml:space="preserve">Mixotrophy in orchids: facts, questions, and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+                <w:t xml:space="preserve">Marc‐André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Szwarc</w:t>
+                <w:t xml:space="preserve">Pierre‐louis Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patra Barunava</w:t>
+                <w:t xml:space="preserve">Lara Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Durand</w:t>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
+                <w:t xml:space="preserve">Julita Minasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 219, pp.109363. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246 (5), pp.1912-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810555v1</w:t>
+                <w:t xml:space="preserve">hal-05037506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t>
+                <w:t xml:space="preserve">Harnessing the spatial and transcriptional regulation of monoterpenoid indole alkaloid metabolism in Alstonia scholaris leads to the identification of broad geissoschizine cyclase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Beaumont</w:t>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Sarah Szwarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kentaro Mori</w:t>
+                <w:t xml:space="preserve">Patra Barunava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Mickael Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Jorly</w:t>
+                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.eraf122. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.109363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037526v1</w:t>
+                <w:t xml:space="preserve">hal-04810555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting etioplast gene‐expression induces apical hook twisting during skoto‐morphogenesis of Arabidopsis seedlings</w:t>
+                <w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salek Ahmed Sajib</w:t>
+                <w:t xml:space="preserve">Chloé Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Grübler</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylia Oukacine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Courtois</w:t>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.eraf122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003971v1</w:t>
+                <w:t xml:space="preserve">hal-05037526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An mTRAN-mRNA interaction mediates mitochondrial translation initiation in plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limiting etioplast gene‐expression induces apical hook twisting during skoto‐morphogenesis of Arabidopsis seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Schmitt</w:t>
+                <w:t xml:space="preserve">Salek Ahmed Sajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sbatie Lama</w:t>
+                <w:t xml:space="preserve">Björn Grübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuande Wang</w:t>
+                <w:t xml:space="preserve">Cylia Oukacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
+                <w:t xml:space="preserve">Florence Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 381 (6661), </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (2), pp.293-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adg0995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194228v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiffSegR: an RNA-seq data driven method for differential expression analysis using changepoint detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">An mTRAN-mRNA interaction mediates mitochondrial translation initiation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Cuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sbatie Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuande Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqad098⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (6661), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adg0995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282211v2</w:t>
+                <w:t xml:space="preserve">hal-04194228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">DiffSegR: an RNA-seq data driven method for differential expression analysis using changepoint detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Batardiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (5), pp.100676. </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.lqad098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqad098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194719v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Transcriptomic Analysis of the Effects of Infection with the Hemibiotrophic Fungus Colletotrichum lindemuthianum on Common Bean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Alvarez-Diaz</w:t>
+                <w:t xml:space="preserve">Bastien Batardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Laugé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Huguet</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (15), pp.1995. </w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (5), pp.100676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11151995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755528v1</w:t>
+                <w:t xml:space="preserve">hal-04194719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t>
+                <w:t xml:space="preserve">Genome-Wide Transcriptomic Analysis of the Effects of Infection with the Hemibiotrophic Fungus Colletotrichum lindemuthianum on Common Bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Juan Alvarez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Barreda</w:t>
+                <w:t xml:space="preserve">Richard Laugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perreau</w:t>
+                <w:t xml:space="preserve">Stéphanie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐chrisologue Totozafy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mauve</w:t>
+                <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11151995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738690v1</w:t>
+                <w:t xml:space="preserve">hal-03755528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
+                <w:t xml:space="preserve">Léa Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmine Claudot</w:t>
+                <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+                <w:t xml:space="preserve">Jean‐chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.147-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174202v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le feu et les orchidées d’Australie occidentale: amis ou ennemis?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orchidophile</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1055196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345727v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Length Transcriptome Highlights the Coordination of Plastid Transcript Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Seyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (20), pp.1-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genomic Impact of Mycoheterotrophy in Orchids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le feu et les orchidées d’Australie occidentale: amis ou ennemis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orchidophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.632033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280709v1</w:t>
+                <w:t xml:space="preserve">hal-03345727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BdERECTA controls vasculature patterning and phloem-xylem organization in Brachypodium distachyon</w:t>
+                <w:t xml:space="preserve">The Genomic Impact of Mycoheterotrophy in Orchids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Marcin Jąkalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Minasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+                <w:t xml:space="preserve">José Caius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+                <w:t xml:space="preserve">Michał May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Bris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-021-02970-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-17/632033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.632033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222326v1</w:t>
+                <w:t xml:space="preserve">hal-03280709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Analysis Reveals Putative Target Genes of APETALA3-3 During Early Floral Development in Nigella damascena L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BdERECTA controls vasculature patterning and phloem-xylem organization in Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Deveaux</w:t>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenica Manicacci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.660803⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-02970-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312790v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome Analysis Reveals Putative Target Genes of APETALA3-3 During Early Floral Development in Nigella damascena L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (3), pp.1058-1072. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.660803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02962421v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immunité des plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orchidophile</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.1058-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345723v1</w:t>
+                <w:t xml:space="preserve">cea-02962421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analysis of the Editing Defects in the dyw2 Mutant Provides New Clues for the Prediction of RNA Targets of Arabidopsis E+-Class PPR Proteins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’immunité des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Orchidophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628277v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Consequences of a Disruption in Cyto-Nuclear Coadaptation on the Molecular Response to a Nitrate Starvation in Arabidopsis</w:t>
+                <w:t xml:space="preserve">The Analysis of the Editing Defects in the dyw2 Mutant Provides New Clues for the Prediction of RNA Targets of Arabidopsis E+-Class PPR Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
+                <w:t xml:space="preserve">Bastien Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Matthias Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubé</w:t>
+                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Lornac</w:t>
+                <w:t xml:space="preserve">Kévin Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.573. </w:t>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9050573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9020280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959209v1</w:t>
+                <w:t xml:space="preserve">hal-02628277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ transcriptomic and metabolomic study of the loss of photosynthesis in the leaves of mixotrophic plants exploiting fungi</w:t>
+                <w:t xml:space="preserve">The Consequences of a Disruption in Cyto-Nuclear Coadaptation on the Molecular Response to a Nitrate Starvation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Lallemand</w:t>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Fabien Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gakière</w:t>
+                <w:t xml:space="preserve">Aurélia Lornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (5), pp.826-841. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9050573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617745v1</w:t>
+                <w:t xml:space="preserve">hal-02959209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Transcriptome Control and Intercompartment Cross-Talk During Plant Development</w:t>
+                <w:t xml:space="preserve">Thirteen New Plastid Genomes from Mixotrophic and Autotrophic Species Provide Insights into Heterotrophy Evolution in Neottieae Orchids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
+                <w:t xml:space="preserve">Félix Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">Maria Logacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Khalid Iqbal</w:t>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Mileshina</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Val</w:t>
+                <w:t xml:space="preserve">Ekaterina Zheleznaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.583. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.2457-2467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8060583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184302v1</w:t>
+                <w:t xml:space="preserve">hal-02344803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirteen New Plastid Genomes from Mixotrophic and Autotrophic Species Provide Insights into Heterotrophy Evolution in Neottieae Orchids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">In situ transcriptomic and metabolomic study of the loss of photosynthesis in the leaves of mixotrophic plants exploiting fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Logacheva</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Zheleznaia</w:t>
+                <w:t xml:space="preserve">Bertrand Gakière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz170⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (5), pp.826-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344803v1</w:t>
+                <w:t xml:space="preserve">hal-02617745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Proteaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial Transcriptome Control and Intercompartment Cross-Talk During Plant Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Damerval</w:t>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Citerne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Rana Khalid Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Mileshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00018⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8060583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332752v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach uncovers a gene co-expression network associated with cell wall degradability in maize</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Proteaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Joets</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Catherine C. Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429157v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systems biology approach uncovers a gene co-expression network associated with cell wall degradability in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Aurélie Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625394v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous exchanges cause extensive dosage-dependent gene expression changes in an allopolyploid crop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Blary</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Charif</w:t>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14836⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624624v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of the plant DNA polymerase epsilon in replicative stress sensing, a genetic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homoeologous exchanges cause extensive dosage-dependent gene expression changes in an allopolyploid crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José- Antonio Pedroza Garcia</w:t>
+                <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Mazubert</w:t>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan del Olmo</w:t>
+                <w:t xml:space="preserve">Catherine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bourge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Domenichini Rousselet</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00031⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (1), pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608067v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two interacting PPR proteins are major Arabidopsis editing factors in plastid and mitochondria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Function of the plant DNA polymerase epsilon in replicative stress sensing, a genetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José- Antonio Pedroza Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guillaumot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+                <w:t xml:space="preserve">Christelle Mazubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan del Olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Domenichini Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1705780114⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (3), pp.1735-1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606226v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low phosphate activates STOP1-ALMT1 to rapidly inhibit root cell elongation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two interacting PPR proteins are major Arabidopsis editing factors in plastid and mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Meisrimler</w:t>
+                <w:t xml:space="preserve">Damien Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15300. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (33), pp.8877-8882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1705780114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670684v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CYCLOIDEA-like genes in Proteaceae, a basal eudicot family with multiple shifts in floral symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Citerne</w:t>
+                <w:t xml:space="preserve">Low phosphate activates STOP1-ALMT1 to rapidly inhibit root cell elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Reyes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Thibault Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Simonnet</w:t>
+                <w:t xml:space="preserve">Christian Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Meisrimler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw219⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604349v1</w:t>
+                <w:t xml:space="preserve">hal-01670684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur Rhizanthella gardneri R.S. Rodgers : l’orchidée souterraine australienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of CYCLOIDEA-like genes in Proteaceae, a basal eudicot family with multiple shifts in floral symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Botanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (3), pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630149v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus sur Rhizanthella gardneri R.S. Rodgers : l’orchidée souterraine australienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.85-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01595551v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Bonnot</w:t>
+                <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pinson</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Clément</w:t>
+                <w:t xml:space="preserve">Eddy Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13591⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02143828v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel role for the root cap in phosphate uptake and homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satomi Kanno</w:t>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Arrighi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiarenza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209 (1), pp.161-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.14577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016063v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02143828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Polymerase ϵ sub-unit DPB2 in DNA replication, cell cycle regulation and DNA damage response in Arabidopsis</w:t>
+                <w:t xml:space="preserve">A novel role for the root cap in phosphate uptake and homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Pedroza-Garcia</w:t>
+                <w:t xml:space="preserve">Satomi Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+                <w:t xml:space="preserve">Jean-François Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle C. Mazubert</w:t>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bourge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles I. White</w:t>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw449⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.14577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01904881v1</w:t>
+                <w:t xml:space="preserve">hal-02016063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizanthella gardneri, l'orchidée souterraine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of the Polymerase ϵ sub-unit DPB2 in DNA replication, cell cycle regulation and DNA damage response in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Pedroza-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Mazubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles I. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orchidophile</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (15), pp.7251-7266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02638149v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01904881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhizanthella gardneri, l'orchidée souterraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orchidophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (205), pp.161-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01137554v1</w:t>
+                <w:t xml:space="preserve">hal-02638149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Phosphatin, a Drug Alleviating Phosphate Starvation Responses in Arabidopsis</w:t>
+                <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Clément</w:t>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Javot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+                <w:t xml:space="preserve">Cecile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.248112⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (Database issue), pp.D1010-D1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634365v2</w:t>
+                <w:t xml:space="preserve">hal-01137554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis CSP41 proteins form multimeric complexes that bind and stabilize distinct plastid transcripts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Phosphatin, a Drug Alleviating Phosphate Starvation Responses in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Armbruster</w:t>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schmitz-Linneweber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andeol Falcon de Longevialle</w:t>
+                <w:t xml:space="preserve">Hélène Javot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (3), pp.1251-1270. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (3), pp.1479-1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.248112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665933v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634365v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orchidée souterraine, Rhizanthella gardneri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis CSP41 proteins form multimeric complexes that bind and stabilize distinct plastid transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmitz-Linneweber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andeol Falcon de Longevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Garance Voyageuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp.1251-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641816v1</w:t>
+                <w:t xml:space="preserve">hal-04665933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide and RNA Metabolism Prime Translational Initiation in the Earliest Events of Mitochondrial Biogenesis during Arabidopsis Germination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'orchidée souterraine, Rhizanthella gardneri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Garance Voyageuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.192351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04665931v1</w:t>
+                <w:t xml:space="preserve">hal-02641816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTP70 is a pentatricopeptide repeat protein of the E subgroup involved in splicing of the plastid transcript rpoC1</w:t>
+                <w:t xml:space="preserve">Nucleotide and RNA Metabolism Prime Translational Initiation in the Earliest Events of Mitochondrial Biogenesis during Arabidopsis Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+                <w:t xml:space="preserve">Simon Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Colas Des Francs-Small</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reena Narsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra K. Tanz</w:t>
+                <w:t xml:space="preserve">Chris Carrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 65 (4), pp.532-542. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (4), pp.1610-1627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04441.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.192351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645122v1</w:t>
+                <w:t xml:space="preserve">hal-04665931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rampant Gene Loss in the Underground Orchid Rhizanthella gardneri Highlights Evolutionary Constraints on Plastid Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,2644 +5692,2778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal Cadmium Intoxication In Arabidopsis thaliana Impacts Translation at Multiple Levels</w:t>
+                <w:t xml:space="preserve">OTP70 is a pentatricopeptide repeat protein of the E subgroup involved in splicing of the plastid transcript rpoC1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Sormani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lageix</w:t>
+                <w:t xml:space="preserve">Catherine Colas Des Francs-Small</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bitton</w:t>
+                <w:t xml:space="preserve">Sabine Kahlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lanet</w:t>
+                <w:t xml:space="preserve">Sandra K. Tanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (2), pp.436 - 447. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (4), pp.532-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcr001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04441.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917936v1</w:t>
+                <w:t xml:space="preserve">hal-02645122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cytoskeleton and the Peroxisomal-Targeted SNOWY COTYLEDON3 Protein Are Required for Chloroplast Development in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Sublethal Cadmium Intoxication In Arabidopsis thaliana Impacts Translation at Multiple Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Albrecht</w:t>
+                <w:t xml:space="preserve">F Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klára Šimková</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">S. Lageix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Giraud</w:t>
+                <w:t xml:space="preserve">F. Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.074781⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (2), pp.436 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcr001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665928v1</w:t>
+                <w:t xml:space="preserve">hal-01917936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis tRNA Adenosine Deaminase Arginine Edits the Wobble Nucleotide of Chloroplast tRNAArg(ACG) and Is Essential for Efficient Chloroplast Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Cytoskeleton and the Peroxisomal-Targeted SNOWY COTYLEDON3 Protein Are Required for Chloroplast Development in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Šimková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Carrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bergdoll</w:t>
+                <w:t xml:space="preserve">Estelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21 (7), pp.2058-2071. </w:t>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.3423-3438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.066654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.074781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255176v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeled Respiration in ndufs4 with Low Phosphorylation Efficiency Suppresses Arabidopsis Germination and Growth and Alters Control of Metabolism at Night</w:t>
+                <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Meyer</w:t>
+                <w:t xml:space="preserve">M. Tillich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Tomaz</w:t>
+                <w:t xml:space="preserve">S.L. Hardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Carroll</w:t>
+                <w:t xml:space="preserve">C. Kupsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Estavillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">U. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 151 (2), pp.603-619. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (14), pp.6002-6007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.109.141770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0808529106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665919v1</w:t>
+                <w:t xml:space="preserve">hal-00400275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage-Type RNA Polymerase RPOTmp Performs Gene-Specific Transcription in Mitochondria of Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Kühn</w:t>
+                <w:t xml:space="preserve">Marie Garmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Richter</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adam Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andéol Falcon de Longevialle</w:t>
+                <w:t xml:space="preserve">Corinne Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.068536⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (14), pp.6002-6007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.125880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665912v1</w:t>
+                <w:t xml:space="preserve">hal-04665923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Tillich</w:t>
+                <w:t xml:space="preserve">Biochemical evidence for translational repression by Arabidopsis MicroRNAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Hardel</w:t>
+                <w:t xml:space="preserve">R. Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kupsch</w:t>
+                <w:t xml:space="preserve">M. Floris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Armbruster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">P. Brodersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (14), pp.6002-6007. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (6), pp.1762-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0808529106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.063412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400275v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast ribonucleoprotein CP31A is required for editing and stability of specific chloroplast mRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis tRNA adenosine deaminase arginine edits the wobble nucleotide of chloroplast tRNAArg(ACG) and is essential for efficient chloroplast translation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garmier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">M. Le Ret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vallet</w:t>
+                <w:t xml:space="preserve">E. Faivre-Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Day</w:t>
+                <w:t xml:space="preserve">G.M. Estavillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergdoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.2058-2071</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665923v1</w:t>
+                <w:t xml:space="preserve">hal-00423065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical evidence for translational repression by Arabidopsis MicroRNAs.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">Arabidopsis tRNA Adenosine Deaminase Arginine Edits the Wobble Nucleotide of Chloroplast tRNAArg(ACG) and Is Essential for Efficient Chloroplast Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sormani</w:t>
+                <w:t xml:space="preserve">Monique Le Ret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Floris</w:t>
+                <w:t xml:space="preserve">Emmanuelle Faivre-Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brodersen</w:t>
+                <w:t xml:space="preserve">Gonzalo M. Estavillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bergdoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21 (6), pp.1762-1768. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.108.063412⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 21 (7), pp.2058-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.066654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423302v1</w:t>
+                <w:t xml:space="preserve">hal-05255176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis tRNA adenosine deaminase arginine edits the wobble nucleotide of chloroplast tRNAArg(ACG) and is essential for efficient chloroplast translation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remodeled Respiration in ndufs4 with Low Phosphorylation Efficiency Suppresses Arabidopsis Germination and Growth and Alters Control of Metabolism at Night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Faivre-Nitschke</w:t>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M. Estavillo</w:t>
+                <w:t xml:space="preserve">Tiago Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bergdoll</w:t>
+                <w:t xml:space="preserve">Gonzalo Estavillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (2), pp.603-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.141770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423065v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentatricopeptide Repeat Proteins with the DYW Motif Have Distinct Molecular Functions in RNA Editing and RNA Cleavage in Arabidopsis Chloroplasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phage-Type RNA Polymerase RPOTmp Performs Gene-Specific Transcription in Mitochondria of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nakamura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">Kristina Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sugita</w:t>
+                <w:t xml:space="preserve">Uwe Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andéol Falcon de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21 (1), pp.146-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.108.064667⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 21 (9), pp.2762-2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.068536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660433v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis gene YS1 encoding a DYW protein is required for editing of rpoB transcripts and the rapid development of chloroplasts during early growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pentatricopeptide Repeat Proteins with the DYW Motif Have Distinct Molecular Functions in RNA Editing and RNA Cleavage in Arabidopsis Chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Cheng</w:t>
+                <w:t xml:space="preserve">K. Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Yap</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">T. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03766.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.064667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660638v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pentatricopeptide repeat gene OTP51 with two LAGLIDADG motifs is required for the cis ‐splicing of plastid ycf3 intron 2 in Arabidopsis thaliana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Arabidopsis gene YS1 encoding a DYW protein is required for editing of rpoB transcripts and the rapid development of chloroplasts during early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (1), pp.157-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03581.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.82-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03766.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665908v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLB19, a pentatricopeptide repeat protein required for editing ofrpoAandclpPchloroplast transcripts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arturo Guevara-Garci­a</w:t>
+                <w:t xml:space="preserve">The pentatricopeptide repeat gene OTP51 with two LAGLIDADG motifs is required for the cis ‐splicing of plastid ycf3 intron 2 in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andéol Falcon de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Andres</w:t>
+                <w:t xml:space="preserve">Luke Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de La Luz Gutierrez-Nava</w:t>
+                <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (4), pp.590-602. </w:t>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.157-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03634.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03581.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658629v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentatricopeptide repeat (PPR) proteins as sequence-specificity factors in post-transcriptional processes in organelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">CLB19, a pentatricopeptide repeat protein required for editing ofrpoAandclpPchloroplast transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.A. Stanley</w:t>
+                <w:t xml:space="preserve">Maricela Ramos-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Bond</w:t>
+                <w:t xml:space="preserve">Arturo Guevara-Garci­a</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.D. Small</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de La Luz Gutierrez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST0351643⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.590-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03634.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665902v1</w:t>
+                <w:t xml:space="preserve">hal-02658629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and characterization of Gossypium hirsutum superoxide dismutase genes during cotton–Xanthomonas campestris pv. malvacearum interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Voloudakis</w:t>
+                <w:t xml:space="preserve">Pentatricopeptide repeat (PPR) proteins as sequence-specificity factors in post-transcriptional processes in organelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marmey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">W.A. Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Jalloul</w:t>
+                <w:t xml:space="preserve">C.S. Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Martinez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I.D. Small</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 68 (4-6), pp.119-127. </w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (6), pp.1643-1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2006.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BST0351643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03782046v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Analysis of Class III Peroxidases from Cotton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular cloning and characterization of Gossypium hirsutum superoxide dismutase genes during cotton–Xanthomonas campestris pv. malvacearum interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Voloudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Etienne</w:t>
+                <w:t xml:space="preserve">Aida Jalloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Nicole</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cotton Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 68 (4-6), pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2006.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223530v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Cotton Towards Xanthomonas campestris pv. malvacearum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Molecular Analysis of Class III Peroxidases from Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Daniel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aïda Jalloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cotton Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.53-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782048v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peroxydases végétales de classe III</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Resistance of Cotton Towards Xanthomonas campestris pv. malvacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12538078.2004.10515440⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (1), pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.phyto.43.040204.140251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782040v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of Class III Peroxidases in the Defense of Cotton to Bacterial Blight</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Les peroxydases végétales de classe III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 151 (4), pp.353-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2004.10515440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.11.1030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03782049v1</w:t>
+                <w:t xml:space="preserve">hal-03782040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Activity of Class III Peroxidases in the Defense of Cotton to Bacterial Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Assigbetsé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (11), pp.1030-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.11.1030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lipid peroxidation in cotton: Xanthomonas interactions and the role of lipoxygenases during the hypersensitive reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Assigbetsé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Agnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-313X.2002.01393.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8339,1349 +8473,1349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast biogenesis: towards the role of localized translation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pullara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dimnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Moyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Genevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du "Protéome Vert" 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Protéome Vert, Jun 2023, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast biogenesis: towards the role of localized translation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dimnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Rolland</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Pullara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Moyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Genevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Congress of the Argentine Society for Research in Biochemistry and Molecular Biology (SAIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAIB, Nov 2023, Rosario, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Arabidopsis coregulation gene network highlights the role of the chloroplast in the response to stress: focus on plastid translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chloroplast: From Genes to Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TR175, Aug 2022, Kloster Irsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New microfluidic designs for high-throughput analysis of angiogenesis, blood vessel permeability and endothelial activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, United States. pp.845-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping ot somatic embryogenesis in a model monocot, Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Soulhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RegenCrop Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of transcriptomic data for the identification of stress responsive gene modules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ièmes Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYW2 and OTP100 Are Required for the Edition by E+-Type PPR in Chloroplast and Mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breaking Ground Toward Plant Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conference, Jan 2017, Ventura, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From gene expression modeling to gene network to investigate Arabidopsis thaliana genes involved in stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th international conference on Arabidopsis research (ICAR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying gene expression with RNA-Seq or microarray? A direct comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Londres (Grande Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">comparison of microarray and RNA-seq shows a lack of power for RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Generation Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Planck Institute for Plant Breeding Research, Sep 2012, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPR mutants highlight the complexity of RNA metabolism in chloroplast and mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Congress of the Federation of European Societies of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Societies of Plant Physiology, Aug 2008, Tampere (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational regulation under cadmium stress in Arabidopsis thaliana cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Symposium on Post-Transcriptional Regulation of Plant Gene Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Austin (Texas, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9691,1650 +9825,1650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational profiles of interfascicular fibers and xylem cells connect sugar transporters to xylem development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyan Markovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Arabidopsis research 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast biogenesis: towards the role of localized translation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pullara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dimnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Moyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Genevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th INPPO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Thessaloníki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the spermosphere of the common bean seed (Phaseolus vulgaris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle des Jeunes Chercheuses et Chercheurs (JJC) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis reveals putative target genes of APETALA3-3 during early floral development in Nigella damascena L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Alicante (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Grevillea junipera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Presqu'ile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the contribution of the transcription factor ZmMYB31 to lignin biosynthesis and drought tolerance in maize (MAscOTTE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mp Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting SPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the plant organellar RNA editing machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leopoldina-Symposium “Molecular Genetics of Chloroplasts and Mitochondria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles for RNA editing factors in leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Conference on Arabidopsis Research (ICAR 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Edimbourg, United Kingdom. , 142 p., 2009, 20th International Conference on Arabidopsis Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RNA editing mutants as tools to study coordination of nuclear and organellar gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Retrograde Signaling in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Berlin, Germany. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the RNA editing machinery and function in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on RNA Editing: "Roles of RNA and DNA Editing and Modification in Cellular Function"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Galveston, Texas, United States. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for RNA editing in the regulation of plastid-encoded polymerase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kahlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leopoldina-Symposium “Molecular Genetics of Chloroplasts and Mitochondria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11344,614 +11478,614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Nanopore Sequencing to Analyze the Chloroplast Transcriptome Part II: Bioinformatic Analyzes and Virtual RNA Blots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Castandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2776, Springer US, pp.259-267, 2024, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3726-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Nanopore Sequencing to Analyze the Chloroplast Transcriptome Part I: Library Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Skiada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Castandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2776, Springer US, pp.243-257, 2024, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3726-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Protein–Protein Interactions Screening Using Pool-Based Liquid Yeast Two-Hybrid Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Castandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Monachello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein-Protein Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2690, Springer US, pp.161-177, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3327-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Plant Mitochondrial Transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colas Des Francs-Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology : Plant Mitochondria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1653-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatic analysis of chloroplast gene expression and RNA posttranscriptional maturations using RNA Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1829, Humana Press Inc., pp.16, 2018, Methods in Molecular Biology, 978-1-4939-8654-5; 978-1-4939-8653-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8654-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11961,499 +12095,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNAseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/CKVGIN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Translational profiling uncovers a tonoplast sugar transporter essential for vascular system development and cell wall composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Batardiere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyan Markovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04186457v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TFIIFα interacts with the Topoisomerase VI complex and selectively controls the expression of genes encoding PPR proteins involved in organellar RNA editing in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Breuer</w:t>
+                <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Batardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056970v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TFIIFα interacts with the Topoisomerase VI complex and selectively controls the expression of genes encoding PPR proteins involved in organellar RNA editing in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dimnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two ecotype-related long non-coding RNAs in the environmental control of root growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Scalisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12463,105 +12719,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples facettes du chloroplaste: approches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paris Saclay, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04665377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId442"/>
+      <w:footerReference w:type="default" r:id="rId449"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12708,51 +12964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Skiada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Burstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varda Liveanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkag033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Alaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Minasiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04003971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salek Ahmed Sajib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Oukacine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282211v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarez-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011297" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#261;kalski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.632033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Burger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baudry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020280" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184302v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Khalid Iqbal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mileshina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Val" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060583" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Logacheva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zheleznaia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz170" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;- Antonio Pedroza Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan del Olmo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini Rousselet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705780114" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pedroza-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Mazubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw449" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Qi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Armbruster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitz-Linneweber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andeol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err347" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665931v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Narsai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taylor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carrie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.192351" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645122v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahlau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K. Tanz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04441.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665905v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujii" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brundrett" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Small" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Albrecht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074781" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255176v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Ret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo M. Estavillo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.066654" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665919v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Tomaz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carroll" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Estavillo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.141770" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665912v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina K&#252;hn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Richter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068536" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Hardel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kupsch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Armbruster" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0808529106" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665923v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vallet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Day" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125880" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sormani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floris" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodersen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.063412" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Estavillo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergdoll" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064667" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Cheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Yap" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03766.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665908v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hendrickson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03581.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Ramos-Vega" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guevara-Garci&#173;a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Gutierrez-Nava" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03634.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Stanley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Bond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0351643" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voloudakis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jalloul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martinez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2006.09.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V2MXK3T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Jalloul" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicole" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782048v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalloul" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Daniel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.43.040204.140251" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782040v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Delannoy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2004.10515440" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assigbets&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.11.1030" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782050v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Agnel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2002.01393.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505263v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pullara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moyet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genevey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671429v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566161v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671821v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671825v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671450v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671446v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311067v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Markovic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lima" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505286v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528599v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824832v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hammani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757371v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820227v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818701v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816997v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520019v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_16" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520024v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_15" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203356v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3327-4_16" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360778v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1653-6_17" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187663v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CKVGIN" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056970v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Achard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breuer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04665377v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Skiada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Burstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varda Liveanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkag033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Zelicourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-026-02303-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Alaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Minasiewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04003971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salek Ahmed Sajib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;bler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Oukacine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282211v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarez-Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laug&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151995" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilcher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011297" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#261;kalski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; May" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.632033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Burger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baudry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Logacheva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zheleznaia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz170" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184302v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khan Niazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Khalid Iqbal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mileshina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Val" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060583" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;- Antonio Pedroza Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan del Olmo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini Rousselet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705780114" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01904881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pedroza-Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Mazubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw449" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665933v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Qi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Armbruster" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitz-Linneweber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andeol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err347" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Narsai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taylor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carrie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.192351" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665905v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujii" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brundrett" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Small" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahlau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K. Tanz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04441.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665928v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Albrecht" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074781" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Hardel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kupsch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Armbruster" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0808529106" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665923v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carroll" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vallet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Day" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.125880" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sormani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodersen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.063412" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423065v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Estavillo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergdoll" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255176v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Ret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faivre-Nitschke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo M. Estavillo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.066654" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665919v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Tomaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Estavillo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.141770" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665912v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina K&#252;hn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Richter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068536" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugita" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064667" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660638v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Cheng" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Yap" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03766.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hendrickson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03581.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658629v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Ramos-Vega" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guevara-Garci&#173;a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Gutierrez-Nava" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03634.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665902v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Stanley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Bond" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0351643" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voloudakis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jalloul" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martinez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2006.09.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V2MXK3T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223530v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Jalloul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Etienne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicole" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782048v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lyon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalloul" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Daniel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.43.040204.140251" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782040v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Delannoy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2004.10515440" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782049v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assigbets&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.11.1030" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782050v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Agnel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2002.01393.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505263v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pullara" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimnet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moyet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genevey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505232v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671429v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467632v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566161v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soulhat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671821v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671434v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671825v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671443v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671450v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671446v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311067v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Markovic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lima" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505286v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528599v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824832v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hammani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757371v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820227v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818701v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816997v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520019v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_16" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520024v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_15" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203356v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3327-4_16" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360778v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1653-6_17" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187663v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CKVGIN" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621731v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056970v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Achard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breuer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04665377v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>